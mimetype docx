--- v0 (2025-10-03)
+++ v1 (2026-07-09)
@@ -1,87 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5578C129" w14:textId="77777777" w:rsidR="00A87287" w:rsidRPr="00744DBD" w:rsidRDefault="00A87287" w:rsidP="00A87287">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…………….…….……, dnia ..............................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1497185D" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="00A87287">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="038E72CB" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+    <w:p w14:paraId="26BF209A" w14:textId="77777777" w:rsidR="006538C9" w:rsidRDefault="006538C9" w:rsidP="006B3E06">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DF484CB" w14:textId="77777777" w:rsidR="006538C9" w:rsidRDefault="006538C9" w:rsidP="006B3E06">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="038E72CB" w14:textId="0D526B8C" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(pieczęć instytucji szkoleniowej)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD68268" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00207B94">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -130,705 +157,1089 @@
         <w:t>Część I  Dane dotyczące instytucji szkoleniowej :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="416CEF43" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10138" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3650"/>
         <w:gridCol w:w="1402"/>
         <w:gridCol w:w="5086"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="3590396A" w14:textId="77777777">
+      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="3590396A" w14:textId="77777777" w:rsidTr="007421FA">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10138" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B23B6A8" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
+          <w:p w14:paraId="0B23B6A8" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="000C080C" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="74231249" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+          <w:p w14:paraId="74231249" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="000C080C" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744DBD">
+            <w:r w:rsidRPr="000C080C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. Nazwa i adres: ………………………………………………………………………………….…</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="008170C3" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
+          <w:p w14:paraId="008170C3" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="000C080C" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="00CF8E3C" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+          <w:p w14:paraId="00CF8E3C" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="000C080C" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744DBD">
+            <w:r w:rsidRPr="000C080C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>……………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="6C473516" w14:textId="77777777">
+      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="6C473516" w14:textId="77777777" w:rsidTr="007421FA">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5052" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78F75D86" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+          <w:p w14:paraId="44CBD03F" w14:textId="60E3B4CA" w:rsidR="00A87287" w:rsidRPr="000C080C" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744DBD">
+            <w:r w:rsidRPr="000C080C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2. NIP:</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5086" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A00D062" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+          <w:p w14:paraId="5A00D062" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="000C080C" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744DBD">
+            <w:r w:rsidRPr="000C080C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3. REGON:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="2FD39777" w14:textId="77777777">
+      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="2FD39777" w14:textId="77777777" w:rsidTr="007421FA">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10138" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02CC8601" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
+          <w:p w14:paraId="02CC8601" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="000C080C" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7B3D9553" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+          <w:p w14:paraId="7B3D9553" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="000C080C" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744DBD">
+            <w:r w:rsidRPr="000C080C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4. Nazwa banku i nr rachunku: ……………………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04967D81" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
+          <w:p w14:paraId="47DC1378" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="006B3E06">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1C597B15" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblInd w:w="55" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:insideH w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+                <w:insideV w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="55" w:type="dxa"/>
+                <w:left w:w="55" w:type="dxa"/>
+                <w:bottom w:w="55" w:type="dxa"/>
+                <w:right w:w="55" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="377"/>
+              <w:gridCol w:w="391"/>
+              <w:gridCol w:w="363"/>
+              <w:gridCol w:w="378"/>
+              <w:gridCol w:w="377"/>
+              <w:gridCol w:w="379"/>
+              <w:gridCol w:w="379"/>
+              <w:gridCol w:w="378"/>
+              <w:gridCol w:w="379"/>
+              <w:gridCol w:w="378"/>
+              <w:gridCol w:w="379"/>
+              <w:gridCol w:w="378"/>
+              <w:gridCol w:w="379"/>
+              <w:gridCol w:w="379"/>
+              <w:gridCol w:w="378"/>
+              <w:gridCol w:w="379"/>
+              <w:gridCol w:w="378"/>
+              <w:gridCol w:w="379"/>
+              <w:gridCol w:w="378"/>
+              <w:gridCol w:w="379"/>
+              <w:gridCol w:w="379"/>
+              <w:gridCol w:w="378"/>
+              <w:gridCol w:w="379"/>
+              <w:gridCol w:w="378"/>
+              <w:gridCol w:w="379"/>
+              <w:gridCol w:w="379"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="000C080C" w:rsidRPr="000C080C" w14:paraId="110E7DED" w14:textId="77777777" w:rsidTr="000C080C">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="390" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="044B95A0" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="405" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="62B7DC29" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="376" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="42860436" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="391" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="2A5C5400" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="390" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="330F494F" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="391" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="6C7C3636" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="391" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="74389FA3" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="390" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3B513151" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="391" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="34DDC911" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="390" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3B776672" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="391" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="6EA1F203" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="390" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="55CE4BAF" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="391" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="663A564F" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="391" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="670DF774" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="390" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1DDB066B" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="391" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="7691F236" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="390" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5805FC6C" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="391" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="78B1B058" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="390" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="53C71C80" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="391" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="189D3025" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="391" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="614CC685" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="390" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5968B64E" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="391" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="2126ADF2" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="390" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="63EBEE0F" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="391" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="6D18AAC9" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="391" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="665CCC17" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="000C080C" w:rsidRDefault="000C080C" w:rsidP="000C080C">
+                  <w:pPr>
+                    <w:pStyle w:val="Zawartotabeli"/>
+                    <w:snapToGrid w:val="0"/>
+                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="1C597B15" w14:textId="35AF0753" w:rsidR="000900F0" w:rsidRPr="000C080C" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744DBD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="2F75C076" w14:textId="77777777">
+      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="2F75C076" w14:textId="77777777" w:rsidTr="007421FA">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3650" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63668AF7" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+          <w:p w14:paraId="63668AF7" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="000C080C" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744DBD">
+            <w:r w:rsidRPr="000C080C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5. Telefon:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6488" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FEE24A8" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+          <w:p w14:paraId="6FEE24A8" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="000C080C" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744DBD">
+            <w:r w:rsidRPr="000C080C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6. adres poczty</w:t>
             </w:r>
-            <w:r w:rsidR="009834F0" w:rsidRPr="00744DBD">
+            <w:r w:rsidR="009834F0" w:rsidRPr="000C080C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00744DBD">
+            <w:r w:rsidRPr="000C080C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>elektronicznej:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E0135B2" w14:textId="77777777" w:rsidR="00A87287" w:rsidRPr="00744DBD" w:rsidRDefault="00A87287" w:rsidP="006B3E06">
+          <w:p w14:paraId="1E0135B2" w14:textId="77777777" w:rsidR="00A87287" w:rsidRPr="000C080C" w:rsidRDefault="00A87287" w:rsidP="006B3E06">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="0CA47610" w14:textId="77777777">
+      <w:tr w:rsidR="007421FA" w:rsidRPr="00744DBD" w14:paraId="6A01DD5D" w14:textId="77777777" w:rsidTr="00531B68">
         <w:trPr>
-          <w:trHeight w:val="737"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10138" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53653DB1" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="00A87287">
+          <w:p w14:paraId="38107268" w14:textId="28311250" w:rsidR="007421FA" w:rsidRPr="000C080C" w:rsidRDefault="007421FA" w:rsidP="00A87287">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="6DFC8C6F" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00744DBD" w:rsidP="00A87287">
+            <w:r w:rsidRPr="000C080C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. </w:t>
+            </w:r>
+            <w:r w:rsidR="008E24FF" w:rsidRPr="000C080C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C080C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dres do e-doręczeń</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="0CA47610" w14:textId="77777777" w:rsidTr="00531B68">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10138" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53653DB1" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="000C080C" w:rsidRDefault="000900F0" w:rsidP="00A87287">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-              <w:t>7</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DFC8C6F" w14:textId="531CDA23" w:rsidR="000900F0" w:rsidRPr="000C080C" w:rsidRDefault="007421FA" w:rsidP="00A87287">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C080C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00A101C6" w:rsidRPr="00744DBD">
+            <w:r w:rsidR="00A101C6" w:rsidRPr="000C080C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. Osoba wskazana do kontaktu z PUP: imię, nazwisko, stanowisko: ………………</w:t>
             </w:r>
-            <w:r w:rsidR="00812011">
+            <w:r w:rsidR="00812011" w:rsidRPr="000C080C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>…………….</w:t>
             </w:r>
-            <w:r w:rsidR="00A101C6" w:rsidRPr="00744DBD">
+            <w:r w:rsidR="00A101C6" w:rsidRPr="000C080C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="1D5F991C" w14:textId="77777777">
+      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="1D5F991C" w14:textId="77777777" w:rsidTr="007421FA">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10138" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C52017B" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00744DBD">
+          <w:p w14:paraId="1C52017B" w14:textId="53400DE1" w:rsidR="000900F0" w:rsidRPr="000C080C" w:rsidRDefault="007421FA" w:rsidP="00744DBD">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowy"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744DBD">
+            <w:r w:rsidRPr="000C080C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>8. Imię, nazwisko i stanowisko osoby wskazanej i umocowanej do podpisania umowy:</w:t>
+              <w:t>9</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="110F91F8" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00744DBD">
+            <w:r w:rsidR="00A101C6" w:rsidRPr="000C080C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Imię, nazwisko i stanowisko osoby wskazanej i umocowanej do podpisania umowy:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="110F91F8" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="000C080C" w:rsidRDefault="00A101C6" w:rsidP="00744DBD">
             <w:pPr>
               <w:pStyle w:val="Tekstpodstawowy"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744DBD">
+            <w:r w:rsidRPr="000C080C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">…………………………………………………………………………………………….. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="459393E9" w14:textId="77777777">
+      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="459393E9" w14:textId="77777777" w:rsidTr="007421FA">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10138" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77817B9E" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
+          <w:p w14:paraId="77817B9E" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="000C080C" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3D70624C" w14:textId="299B7E71" w:rsidR="000900F0" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+          <w:p w14:paraId="3D70624C" w14:textId="3E10297E" w:rsidR="000900F0" w:rsidRPr="000C080C" w:rsidRDefault="007421FA" w:rsidP="006B3E06">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744DBD">
-[...5 lines deleted...]
-              <w:t>9.</w:t>
+            <w:r w:rsidRPr="000C080C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00C74EBC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> F</w:t>
+            <w:r w:rsidR="00A101C6" w:rsidRPr="000C080C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00C74EBC" w:rsidRPr="00C74EBC">
-[...5 lines deleted...]
-              <w:t>orm</w:t>
+            <w:r w:rsidR="00C74EBC" w:rsidRPr="000C080C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Forma prawn</w:t>
             </w:r>
-            <w:r w:rsidR="00C74EBC">
+            <w:r w:rsidR="002F36B7" w:rsidRPr="000C080C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="00C74EBC" w:rsidRPr="00C74EBC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> prawn</w:t>
+            <w:r w:rsidR="00C74EBC" w:rsidRPr="000C080C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prowadzonej działalności – dokument </w:t>
             </w:r>
-            <w:r w:rsidR="002F36B7">
-[...23 lines deleted...]
-            <w:r w:rsidR="000A0CA5" w:rsidRPr="000A0CA5">
+            <w:r w:rsidR="000A0CA5" w:rsidRPr="000C080C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">stwierdzający podstawę prawną funkcjonowania instytucji </w:t>
             </w:r>
-            <w:r w:rsidR="00C74EBC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">należy dołączyć </w:t>
+            <w:r w:rsidR="00C74EBC" w:rsidRPr="000C080C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>należy dołączyć w przypadku braku wpisu do Krajowego Rejestru Sądowego lub Centralnej Ewidencji i Informacji o Działalności Gospodarczej</w:t>
             </w:r>
-            <w:r w:rsidR="00C74EBC" w:rsidRPr="00C74EBC">
-[...8 lines deleted...]
-          <w:p w14:paraId="1B77C7DE" w14:textId="77777777" w:rsidR="00C74EBC" w:rsidRPr="00744DBD" w:rsidRDefault="00C74EBC" w:rsidP="006B3E06">
+          </w:p>
+          <w:p w14:paraId="1B77C7DE" w14:textId="77777777" w:rsidR="00C74EBC" w:rsidRPr="000C080C" w:rsidRDefault="00C74EBC" w:rsidP="006B3E06">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D3B4359" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+          <w:p w14:paraId="5D3B4359" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="000C080C" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744DBD">
-[...72 lines deleted...]
-            <w:r w:rsidRPr="00744DBD">
+            <w:r w:rsidRPr="000C080C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>……………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5AB295CD" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1029ACF2" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00A87287">
       <w:pPr>
@@ -904,331 +1315,830 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>...................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A117F06" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00207B94">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/nazwa szkolenia/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C42BE01" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
-      <w:pPr>
+    <w:p w14:paraId="2C42BE01" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006538C9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17800861" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+    <w:p w14:paraId="17800861" w14:textId="0DA3FA3E" w:rsidR="000900F0" w:rsidRDefault="00A101C6">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Czas trwania szkolenia: od dnia ...............</w:t>
+      </w:r>
+      <w:r w:rsidR="00812011">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00812011">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+      <w:r w:rsidR="00812011">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>do dnia ........................</w:t>
+      </w:r>
+      <w:r w:rsidR="00812011">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CE26D0" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Czas trwania szkolenia: od dnia ...............</w:t>
+        <w:t>Liczba godzin dydaktycznych szkolenia ogółem:............      w tym:  - zajęcia teoretyczne ....</w:t>
       </w:r>
       <w:r w:rsidR="00812011">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>......</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>..</w:t>
+        <w:t>...........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CBEE8AA" w14:textId="77777777" w:rsidR="008E24FF" w:rsidRDefault="00A101C6" w:rsidP="008E24FF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FC4B45" w14:textId="4D868591" w:rsidR="00213E5B" w:rsidRDefault="00A101C6" w:rsidP="008E24FF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                   </w:t>
+      </w:r>
+      <w:r w:rsidR="00A87287" w:rsidRPr="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zajęcia praktyczne  ..........</w:t>
       </w:r>
       <w:r w:rsidR="00812011">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>......</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>...........</w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="25CE26D0" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+        <w:t>.....</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA55A76" w14:textId="77777777" w:rsidR="006538C9" w:rsidRPr="006538C9" w:rsidRDefault="006538C9">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006538C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Forma realizacji szkolenia (zaznaczyć właściwą):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8C0C54" w14:textId="77777777" w:rsidR="006538C9" w:rsidRDefault="006538C9" w:rsidP="00531B68">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stacjonarna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C1B37A" w14:textId="77777777" w:rsidR="006538C9" w:rsidRDefault="006538C9" w:rsidP="00531B68">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>za pomocą środków komunikacji elektronicznej</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300F3BAB" w14:textId="77777777" w:rsidR="006538C9" w:rsidRDefault="006538C9" w:rsidP="00531B68">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hybrydowa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CEE6E7F" w14:textId="77777777" w:rsidR="00213E5B" w:rsidRDefault="00213E5B" w:rsidP="002C5363">
+      <w:pPr>
+        <w:pStyle w:val="NormalnyWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="455A31E1" w14:textId="3F5694DD" w:rsidR="00213E5B" w:rsidRDefault="00213E5B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dane dot. egzaminu: (</w:t>
+      </w:r>
+      <w:r w:rsidR="000745C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wypełnić </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jeżeli dotyczy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C99549" w14:textId="1D52D451" w:rsidR="0011734C" w:rsidRDefault="00A83AF8" w:rsidP="0011734C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="0011734C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nstytucja potwierdzająca nabycie wiedzy i umiejętności</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E914B20" w14:textId="77777777" w:rsidR="0060002D" w:rsidRPr="0011734C" w:rsidRDefault="0060002D" w:rsidP="0011734C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblW w:w="10456" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3085"/>
+        <w:gridCol w:w="7371"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0011734C" w:rsidRPr="0011734C" w14:paraId="6FC4BD7E" w14:textId="77777777" w:rsidTr="00531B68">
+        <w:trPr>
+          <w:trHeight w:val="759"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="748A2703" w14:textId="6BA39593" w:rsidR="0011734C" w:rsidRPr="000745C4" w:rsidRDefault="0011734C" w:rsidP="000745C4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000745C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nazwa </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66D9F364" w14:textId="77777777" w:rsidR="0011734C" w:rsidRDefault="0011734C" w:rsidP="006A39FE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="069A7D47" w14:textId="30E24BFE" w:rsidR="000745C4" w:rsidRPr="0011734C" w:rsidRDefault="000745C4" w:rsidP="006A39FE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011734C" w:rsidRPr="0011734C" w14:paraId="682D2F9B" w14:textId="77777777" w:rsidTr="00531B68">
+        <w:trPr>
+          <w:trHeight w:val="759"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="049F8863" w14:textId="152E488D" w:rsidR="0011734C" w:rsidRPr="000745C4" w:rsidRDefault="0011734C" w:rsidP="000745C4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000745C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adres </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F2CAD42" w14:textId="77777777" w:rsidR="0011734C" w:rsidRDefault="0011734C" w:rsidP="006A39FE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="773FDDCE" w14:textId="77777777" w:rsidR="000745C4" w:rsidRPr="0011734C" w:rsidRDefault="000745C4" w:rsidP="006A39FE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0011734C" w:rsidRPr="0011734C" w14:paraId="49B5C3D0" w14:textId="77777777" w:rsidTr="000C080C">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB07846" w14:textId="4E3BE18F" w:rsidR="0011734C" w:rsidRPr="000745C4" w:rsidRDefault="00A83AF8" w:rsidP="000745C4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000745C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dane kontaktowe </w:t>
+            </w:r>
+            <w:r w:rsidR="000745C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(telefon, e-mail)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C02FD21" w14:textId="77777777" w:rsidR="000745C4" w:rsidRPr="0011734C" w:rsidRDefault="000745C4" w:rsidP="006A39FE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000745C4" w:rsidRPr="0011734C" w14:paraId="3874AD00" w14:textId="77777777" w:rsidTr="000C080C">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3085" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D8D0EEE" w14:textId="5735800B" w:rsidR="000745C4" w:rsidRDefault="000745C4" w:rsidP="000745C4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Koszt egzaminu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07829AAE" w14:textId="77777777" w:rsidR="000745C4" w:rsidRPr="0011734C" w:rsidRDefault="000745C4" w:rsidP="006A39FE">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="11ED88B2" w14:textId="77777777" w:rsidR="000745C4" w:rsidRPr="000745C4" w:rsidRDefault="000745C4" w:rsidP="000745C4">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D07107F" w14:textId="174D777C" w:rsidR="000900F0" w:rsidRPr="00213E5B" w:rsidRDefault="00A101C6">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213E5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Miejsce szkolenia:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5310B0ED" w14:textId="09B9EC4C" w:rsidR="000900F0" w:rsidRPr="00213E5B" w:rsidRDefault="00A101C6">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213E5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zajęcia teoretyczne .....................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4260574E" w14:textId="4A1ED844" w:rsidR="000900F0" w:rsidRPr="00213E5B" w:rsidRDefault="00A101C6">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213E5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zajęcia praktyczne .......................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00213E5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213E5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>...............................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC686C3" w14:textId="5991D17F" w:rsidR="00213E5B" w:rsidRPr="00213E5B" w:rsidRDefault="00213E5B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213E5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gzamin …………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…………………………………………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213E5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050211B3" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:tabs>
-[...170 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="100" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Miejsce zakwaterowania i wy</w:t>
       </w:r>
       <w:r w:rsidR="0090039E" w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>żywienia uczestnika szkolenia (</w:t>
       </w:r>
@@ -1244,2361 +2154,1598 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>o ofertę łącznie z kosztem zakwaterowania i wyżywienia)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B6DA2A5" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>......................................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.............................</w:t>
-      </w:r>
-[...451 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ECA70E4" w14:textId="77777777" w:rsidR="00744DBD" w:rsidRPr="00744DBD" w:rsidRDefault="00744DBD" w:rsidP="00744DBD">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2759A0E3" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="000F7123">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="1ED1E4B8" w14:textId="60CF005B" w:rsidR="00531B68" w:rsidRPr="00531B68" w:rsidRDefault="00531B68">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...52 lines deleted...]
-    <w:p w14:paraId="3651A569" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00531B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dostosowanie pomieszczeń do potrzeb szkolenia, ilość pomieszczeń</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75402C4D" w14:textId="5B8224D5" w:rsidR="00531B68" w:rsidRPr="00531B68" w:rsidRDefault="008E24FF" w:rsidP="00531B68">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00744DBD">
-[...25 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00531B68" w:rsidRPr="00531B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..........................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F06E6C" w14:textId="73F4A41D" w:rsidR="00531B68" w:rsidRPr="008E24FF" w:rsidRDefault="00531B68">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00744DBD">
-[...8 lines deleted...]
-    <w:p w14:paraId="39DACC03" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+      <w:r w:rsidRPr="008E24FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wyposażenie w/w pomieszczeń/a w sprzęt i pomoce dydaktyczne potrzebne do realizacji szkolenia    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C9072A" w14:textId="52B9F544" w:rsidR="00531B68" w:rsidRPr="00531B68" w:rsidRDefault="008E24FF" w:rsidP="00531B68">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00744DBD">
-[...178 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00531B68" w:rsidRPr="00531B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>...........................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00531B68" w:rsidRPr="00531B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>...........................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5624BF9B" w14:textId="77777777" w:rsidR="00531B68" w:rsidRPr="008E24FF" w:rsidRDefault="00531B68">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00744DBD">
-[...32 lines deleted...]
-    <w:p w14:paraId="49C29B17" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+      <w:r w:rsidRPr="008E24FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uwzględnienie bezpiecznych i higienicznych warunków pracy i nauki</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD785FB" w14:textId="0AD074AE" w:rsidR="00531B68" w:rsidRPr="00531B68" w:rsidRDefault="008E24FF" w:rsidP="00531B68">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00744DBD">
-[...8 lines deleted...]
-    <w:p w14:paraId="49C49B1F" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00531B68" w:rsidRPr="00531B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.........................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00531B68" w:rsidRPr="00531B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>...................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>...................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00531B68" w:rsidRPr="00531B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>...................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235371C9" w14:textId="541A1AB7" w:rsidR="00531B68" w:rsidRPr="00531B68" w:rsidRDefault="00531B68">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00531B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nadzór wewnętrzny służący podnoszeniu jakości prowadzonego szkolenia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00531B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(w szczególności: wskazanie kierownika szkolenia, rodzaj kontroli przebiegu szkolenia)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5340EABC" w14:textId="7310852C" w:rsidR="00531B68" w:rsidRPr="00531B68" w:rsidRDefault="008E24FF" w:rsidP="00531B68">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00744DBD">
-[...25 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00531B68" w:rsidRPr="00531B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>...........................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00531B68" w:rsidRPr="00531B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..........................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63FEF8BA" w14:textId="77777777" w:rsidR="007F1383" w:rsidRPr="007F1383" w:rsidRDefault="007F1383">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00744DBD">
-[...42 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r w:rsidRPr="007F1383">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proszę wskazać czy miejsce szkolenia spełnia standardy dostępności, tj. standard szkoleniowy, architektoniczny i cyfrowy co wynika z zapisów Załącznika nr 2 do Wytycznych dotyczących realizacji zasad równościowych w ramach funduszy unijnych na lata 2021-2027 (dostępny pod  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="007F1383">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>link</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007F1383">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ) oraz ustawy o zapewnianiu dostępności osobom ze szczególnymi potrzebami z 19.07.2019 (Dz.U. 2024, poz. 1411)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="1874" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="691"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="616"/>
         <w:gridCol w:w="283"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="1C040FFA" w14:textId="77777777">
+      <w:tr w:rsidR="007F1383" w:rsidRPr="00744DBD" w14:paraId="3266C1BD" w14:textId="77777777" w:rsidTr="00D3273B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DCDE73E" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
-            <w:pPr>
+          <w:p w14:paraId="4798D861" w14:textId="77777777" w:rsidR="007F1383" w:rsidRPr="00744DBD" w:rsidRDefault="007F1383" w:rsidP="00D3273B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TAK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F2D0360" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
-            <w:pPr>
+          <w:p w14:paraId="4DB1CECA" w14:textId="77777777" w:rsidR="007F1383" w:rsidRPr="00744DBD" w:rsidRDefault="007F1383" w:rsidP="00D3273B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="616" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CE74927" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
-            <w:pPr>
+          <w:p w14:paraId="3956F526" w14:textId="77777777" w:rsidR="007F1383" w:rsidRPr="00744DBD" w:rsidRDefault="007F1383" w:rsidP="00D3273B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NIE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FEE1762" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
-            <w:pPr>
+          <w:p w14:paraId="58077D82" w14:textId="77777777" w:rsidR="007F1383" w:rsidRPr="00744DBD" w:rsidRDefault="007F1383" w:rsidP="00D3273B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="62E5A995" w14:textId="77777777" w:rsidR="00E4346D" w:rsidRPr="00744DBD" w:rsidRDefault="00A87287" w:rsidP="000F7123">
+    <w:p w14:paraId="111B4B7E" w14:textId="51FCA2D0" w:rsidR="00945403" w:rsidRPr="007F1383" w:rsidRDefault="00945403" w:rsidP="007F1383">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62E5A995" w14:textId="6DB69912" w:rsidR="00E4346D" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Wykaz kadry dydaktycznej przewidzianej do realizacji szkolenia wraz z informacją na temat ich kwalifikacji, doświadczenia, wykształcenia niezbędnego do wykonywania zamówienia oraz zakresu wykonywanych przez nich czynności w trakcie trwania szkolenia</w:t>
       </w:r>
       <w:r w:rsidR="00E4346D" w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E4346D" w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(w załączeniu proszę dołączyć kserokopie posiadanego wykształcenia i doświadczenia zawodowego adekwatnego do przeprowadzonego szkolenia).</w:t>
+        <w:t xml:space="preserve">(w załączeniu proszę dołączyć </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4346D" w:rsidRPr="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>kserokopie posiadanego wykształcenia i doświadczenia zawodowego adekwatnego do przeprowadzonego szkolenia).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA7A913" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10524" w:type="dxa"/>
         <w:tblInd w:w="-351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="596"/>
         <w:gridCol w:w="1672"/>
         <w:gridCol w:w="2727"/>
-        <w:gridCol w:w="3100"/>
-        <w:gridCol w:w="2429"/>
+        <w:gridCol w:w="3261"/>
+        <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="523D0826" w14:textId="77777777" w:rsidTr="009834F0">
+      <w:tr w:rsidR="000900F0" w:rsidRPr="00AD3B9E" w14:paraId="523D0826" w14:textId="77777777" w:rsidTr="00AD3B9E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E0DFF9C" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00744DBD">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="7E0DFF9C" w14:textId="720A3BC5" w:rsidR="000900F0" w:rsidRPr="00AD3B9E" w:rsidRDefault="006538C9" w:rsidP="000C080C">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00744DBD">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3B9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>L.p</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lp.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A140F56" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00744DBD">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="7A140F56" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00AD3B9E" w:rsidRDefault="00A101C6" w:rsidP="000C080C">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00744DBD">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3B9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Imię</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E9D4642" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00744DBD">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="6E9D4642" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00AD3B9E" w:rsidRDefault="00A101C6" w:rsidP="000C080C">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00744DBD">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3B9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>i nazwisko</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="229D4119" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="00744DBD">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="229D4119" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00AD3B9E" w:rsidRDefault="000900F0" w:rsidP="000C080C">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-              <w:jc w:val="both"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05D71DF3" w14:textId="10E1B3E8" w:rsidR="000900F0" w:rsidRPr="00AD3B9E" w:rsidRDefault="00A101C6" w:rsidP="000C080C">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00744DBD">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3B9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Poziom wykształcenia – kierunek, </w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Poziom wykształcenia – kierunek,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28A499CB" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="00744DBD">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="28A499CB" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00AD3B9E" w:rsidRDefault="000900F0" w:rsidP="000C080C">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-              <w:jc w:val="both"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DACC228" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00AD3B9E" w:rsidRDefault="00A101C6" w:rsidP="000C080C">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00744DBD">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3B9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Uprawnienia pedagogiczne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77A16852" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00744DBD">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="77A16852" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00AD3B9E" w:rsidRDefault="00A101C6" w:rsidP="000C080C">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00744DBD">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3B9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...13 lines deleted...]
-              <w:t>praktycznej nauki zawodu), ukończone  kursy przedmiotowo związane z tematyką szkolenia / tematyką prowadzonych zajęć - proszę wymienić</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Posiadane uprawnienia (mistrz, czeladnik, instruktor praktycznej nauki zawodu), ukończone  kursy przedmiotowo związane z tematyką szkolenia / tematyką prowadzonych zajęć - proszę wymienić</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="062C124C" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00744DBD">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="63C68E80" w14:textId="3DBF79E3" w:rsidR="000900F0" w:rsidRPr="00AD3B9E" w:rsidRDefault="00A101C6" w:rsidP="000C080C">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00744DBD">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3B9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Doświadczenie wykładowcy/instruktora                         </w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doświadczenie </w:t>
             </w:r>
-            <w:r w:rsidRPr="00744DBD">
+            <w:r w:rsidR="00AD3B9E" w:rsidRPr="00AD3B9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">w prowadzeniu szkoleń w okresie ostatnich trzech latach zgodnych </w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>w</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidRPr="00AD3B9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00744DBD">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ykładowcy</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD3B9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">z tematyką szkolenia / tematyką prowadzonych zajęć </w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00744DBD">
+            <w:r w:rsidRPr="00AD3B9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>(</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00744DBD">
+            <w:r w:rsidR="00AD3B9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3B9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>instruktora  w prowadzeniu szkoleń w okresie ostatnich trzech latach zgodnych z tematyką szkolenia / tematyką prowadzonych zajęć</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5355BABC" w14:textId="75B3D28D" w:rsidR="000900F0" w:rsidRPr="00AD3B9E" w:rsidRDefault="00A101C6" w:rsidP="000C080C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3B9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(w</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3B9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>wymienić szkolenia ich okresy trwania i realizowane tematy</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ymienić szkolenia ich okresy trwania i realizowane tematy</w:t>
             </w:r>
-            <w:r w:rsidRPr="00744DBD">
+            <w:r w:rsidRPr="00AD3B9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AE9B044" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00705D31" w:rsidP="00744DBD">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00744DBD">
+          <w:p w14:paraId="1AE9B044" w14:textId="0EA16A4E" w:rsidR="000900F0" w:rsidRPr="00AD3B9E" w:rsidRDefault="00705D31" w:rsidP="000C080C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3B9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidR="00A101C6" w:rsidRPr="00744DBD">
+            <w:r w:rsidR="00A101C6" w:rsidRPr="00AD3B9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="00744DBD">
+            <w:r w:rsidRPr="00AD3B9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A101C6" w:rsidRPr="00744DBD">
+            <w:r w:rsidR="00A101C6" w:rsidRPr="00AD3B9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>……………do</w:t>
             </w:r>
-            <w:r w:rsidR="00A101C6" w:rsidRPr="00744DBD">
+            <w:r w:rsidR="00A101C6" w:rsidRPr="00AD3B9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">)               </w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2429" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="121BDEBF" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00744DBD">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="121BDEBF" w14:textId="7231C2FA" w:rsidR="000900F0" w:rsidRPr="00AD3B9E" w:rsidRDefault="00A101C6" w:rsidP="000C080C">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00744DBD">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3B9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...13 lines deleted...]
-              <w:t>wykładowca/instruktor w szkoleniu którego dotyczy składana oferta</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Jakie tematy zajęć będzie realizował wykładowca/instruktor w szkoleniu którego dotyczy składana oferta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="4A39DE2B" w14:textId="77777777" w:rsidTr="009834F0">
+      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="4A39DE2B" w14:textId="77777777" w:rsidTr="00AD3B9E">
         <w:trPr>
           <w:trHeight w:val="479"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A6E6D94" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+          <w:p w14:paraId="0A6E6D94" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="000C080C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="496E7D17" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
+          <w:p w14:paraId="496E7D17" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="000C080C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2EC1A948" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
+          <w:p w14:paraId="2EC1A948" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="000C080C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="56880566" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
+          <w:p w14:paraId="56880566" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="000C080C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B43F684" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
+          <w:p w14:paraId="3B43F684" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="000C080C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39550556" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
+          <w:p w14:paraId="39550556" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="000C080C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2429" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DBA96DA" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
+          <w:p w14:paraId="0DBA96DA" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="000C080C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="61ADA08D" w14:textId="77777777" w:rsidTr="009834F0">
+      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="61ADA08D" w14:textId="77777777" w:rsidTr="00AD3B9E">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="290D0192" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+          <w:p w14:paraId="290D0192" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="000C080C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="730211BB" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
+          <w:p w14:paraId="730211BB" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="000C080C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="316F2F04" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
+          <w:p w14:paraId="316F2F04" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="000C080C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="116B7E81" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
+          <w:p w14:paraId="116B7E81" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="000C080C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63E0CA5E" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
+          <w:p w14:paraId="63E0CA5E" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="000C080C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41C05822" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
+          <w:p w14:paraId="41C05822" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="000C080C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2429" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B01DDFB" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
+          <w:p w14:paraId="0B01DDFB" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="000C080C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5CF52E2B" w14:textId="77777777" w:rsidR="000900F0" w:rsidRDefault="00A101C6" w:rsidP="00812011">
+    <w:p w14:paraId="32246C53" w14:textId="77777777" w:rsidR="0060002D" w:rsidRDefault="0060002D" w:rsidP="0060002D">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="786"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="357" w:hanging="357"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00744DBD">
-[...5 lines deleted...]
-        <w:t>Sposób prowadzenia nadzoru wewnętrznego służącego podnoszeniu jakości  prowadzonych szkoleń:</w:t>
+    </w:p>
+    <w:p w14:paraId="5CF52E2B" w14:textId="198A6C9B" w:rsidR="000900F0" w:rsidRDefault="00AD3B9E" w:rsidP="00766908">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Opis metodologii monitorowania i ewaluacji skuteczności oferowanego szkolenia</w:t>
       </w:r>
       <w:r w:rsidR="00812011">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ……………………………………………………………………………………………………….</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="44F90582" w14:textId="77777777" w:rsidR="00812011" w:rsidRPr="00744DBD" w:rsidRDefault="00812011" w:rsidP="00812011">
+        <w:t xml:space="preserve"> ……</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>………….</w:t>
+      </w:r>
+      <w:r w:rsidR="00812011">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F90582" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00812011">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="786"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2055168F" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
+    <w:p w14:paraId="23E7EC41" w14:textId="0067841C" w:rsidR="007F1383" w:rsidRPr="00766908" w:rsidRDefault="007F1383" w:rsidP="00766908">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00766908">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gotowość do przeprowadzenia indywidualnej analizy luk kompetencyjnych uczestników szkolenia oraz uzupełnienia procesu dydaktycznego o elementy umożliwiające podniesienie poziomu kompetencji kluczowych uczestników szkolenia   .......................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57096BF9" w14:textId="4B04DC7F" w:rsidR="007F1383" w:rsidRPr="007F1383" w:rsidRDefault="007F1383" w:rsidP="007F1383">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="786"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F1383">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F1383">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.........................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4F269D" w14:textId="0A315F1E" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00CC092B" w:rsidP="00766908">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="530"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A101C6" w:rsidRPr="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Posiadane przez instytucję szkoleniową certyfikaty jakości usług</w:t>
+      </w:r>
+      <w:r w:rsidR="00531B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> posiada/nie posiada* </w:t>
+      </w:r>
+      <w:r w:rsidR="00A101C6" w:rsidRPr="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jaki</w:t>
+      </w:r>
+      <w:r w:rsidR="00531B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A101C6" w:rsidRPr="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wymienić/ </w:t>
+      </w:r>
+      <w:r w:rsidR="00A101C6" w:rsidRPr="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>w przypadku posiadania certyfikatów należy dołączyć do formularza oferty ich kserokopię:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26895DDB" w14:textId="39F530DF" w:rsidR="000900F0" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...19 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...57 lines deleted...]
-    <w:p w14:paraId="7EE2681B" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="000F7123">
+        <w:t>………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE2681B" w14:textId="77777777" w:rsidR="000900F0" w:rsidRDefault="00A101C6">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="390"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sposób organizacji zajęć praktycznych określonych w programie szkolenia:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC0D3EF" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
-      <w:pPr>
+    <w:p w14:paraId="0F3093C2" w14:textId="77777777" w:rsidR="008E24FF" w:rsidRPr="00744DBD" w:rsidRDefault="008E24FF" w:rsidP="008E24FF">
+      <w:pPr>
+        <w:widowControl/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="750"/>
+          <w:tab w:val="left" w:pos="390"/>
         </w:tabs>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...309 lines deleted...]
-    <w:p w14:paraId="036CBF2F" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="000F7123">
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="036CBF2F" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="786"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sposób sprawdzenia efektów szkolenia :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DEF146F" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
@@ -3614,1070 +3761,1480 @@
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57EFE687" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="000F7123">
+    <w:p w14:paraId="57EFE687" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rodzaj dokumentów potwierdzających ukończenie szkolenia i uzyskanie kwalifikacji:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="296B9ACB" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
       <w:pPr>
         <w:ind w:left="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (wzór zaświadczenia/zaświadczeń/ należy dołączyć do formularza oferty)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201E17BE" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+    <w:p w14:paraId="201E17BE" w14:textId="55A13E7C" w:rsidR="000900F0" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
       <w:pPr>
         <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>......................................................................................................................................................................................................................................................................................................................</w:t>
+        <w:t>....................................................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidR="00A87287" w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>..........</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D819E21" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
-      <w:pPr>
+    <w:p w14:paraId="7ADEB0FB" w14:textId="77777777" w:rsidR="007F1383" w:rsidRPr="007F1383" w:rsidRDefault="007F1383" w:rsidP="007F1383">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F1383">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>W przypadku szkolenia realizowanego za pomocą środków komunikacji elektronicznej lub hybrydowo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C388F1C" w14:textId="227AF70E" w:rsidR="007F1383" w:rsidRPr="008E24FF" w:rsidRDefault="007F1383">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E24FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jakość platformy e-learningowej:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D6FDD0" w14:textId="77777777" w:rsidR="007F1383" w:rsidRPr="008E24FF" w:rsidRDefault="007F1383">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E24FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nazwa platformy e-learningowej, na której będzie odbywało się szkolenie:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D3E9D5" w14:textId="1E54E580" w:rsidR="007F1383" w:rsidRPr="008E24FF" w:rsidRDefault="000C080C" w:rsidP="008E24FF">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="007F1383" w:rsidRPr="008E24FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..........................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="008E24FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56BE5EFA" w14:textId="77777777" w:rsidR="007F1383" w:rsidRPr="008E24FF" w:rsidRDefault="007F1383">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E24FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Użyteczność (intuicyjność obsługi, przejrzysty interfejs, dostępność na różnych urządzeniach):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604E8B6A" w14:textId="194E7F78" w:rsidR="007F1383" w:rsidRPr="008E24FF" w:rsidRDefault="000C080C" w:rsidP="008E24FF">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="007F1383" w:rsidRPr="008E24FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>......................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="004D5B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="007F1383" w:rsidRPr="008E24FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..........................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08521048" w14:textId="6659C8DB" w:rsidR="007F1383" w:rsidRPr="007F1383" w:rsidRDefault="004D5B1E" w:rsidP="008E24FF">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F475D11" w14:textId="77777777" w:rsidR="007F1383" w:rsidRPr="008E24FF" w:rsidRDefault="007F1383">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E24FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stabilność i wydajność techniczna (szybkość działania, brak awarii i błędów, płynność przy większej liczbie użytkowników):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FCA36E1" w14:textId="53B8A820" w:rsidR="007F1383" w:rsidRPr="008E24FF" w:rsidRDefault="008E24FF" w:rsidP="008E24FF">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="007F1383" w:rsidRPr="008E24FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>......................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="004D5B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="007F1383" w:rsidRPr="008E24FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>............................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>............................</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1383" w:rsidRPr="008E24FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA8508D" w14:textId="77777777" w:rsidR="007F1383" w:rsidRPr="008E24FF" w:rsidRDefault="007F1383">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E24FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bezpieczeństwo i ochrona danych (spełnianie norm bezpieczeństwa np. szyfrowanie):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5326D99C" w14:textId="2B29B7B4" w:rsidR="007F1383" w:rsidRDefault="008E24FF" w:rsidP="008E24FF">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="007F1383" w:rsidRPr="008E24FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.........................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1383" w:rsidRPr="008E24FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1383" w:rsidRPr="008E24FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30880F8A" w14:textId="77777777" w:rsidR="000C080C" w:rsidRPr="008E24FF" w:rsidRDefault="000C080C" w:rsidP="008E24FF">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D3F5AFF" w14:textId="42CA27A4" w:rsidR="008E24FF" w:rsidRPr="008E24FF" w:rsidRDefault="008E24FF">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E24FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dostosowanie materiałów szkoleniowych do potrzeb osób z niepełnosprawnościami</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59834CC2" w14:textId="0FEDA6EE" w:rsidR="008E24FF" w:rsidRDefault="008E24FF" w:rsidP="008E24FF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F1383">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F1383">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFC873A" w14:textId="0FE4D9C6" w:rsidR="007F1383" w:rsidRDefault="007F1383">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E24FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zapewnienie wsparcia merytorycznego i technicznego dla uczestników szkolenia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6203C568" w14:textId="77777777" w:rsidR="008E24FF" w:rsidRPr="008E24FF" w:rsidRDefault="008E24FF" w:rsidP="008E24FF">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5245CDA8" w14:textId="77777777" w:rsidR="007421FA" w:rsidRDefault="00A101C6">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="100"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Informacja o dopuszczalnej liczbie godzin nieobecności na szkoleniu:</w:t>
       </w:r>
       <w:r w:rsidR="00A87287" w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309C241E" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+    <w:p w14:paraId="6C9119F6" w14:textId="4C652069" w:rsidR="007421FA" w:rsidRPr="007421FA" w:rsidRDefault="007421FA">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="100"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007421FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cena za przeszkolenie 1 osoby bezrobotne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">j </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007421FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……………….. zł</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159DE66F" w14:textId="1EB01B18" w:rsidR="007421FA" w:rsidRPr="007421FA" w:rsidRDefault="007421FA" w:rsidP="007421FA">
+      <w:pPr>
+        <w:ind w:left="4248" w:hanging="3822"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007421FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Słownie: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007421FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zł</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659DF1BC" w14:textId="6A4C2D9B" w:rsidR="007421FA" w:rsidRPr="007421FA" w:rsidRDefault="007421FA" w:rsidP="007421FA">
+      <w:pPr>
+        <w:ind w:left="4248" w:hanging="3822"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007421FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Koszt osobogodziny: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……………………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007421FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zł</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3561F58E" w14:textId="34805294" w:rsidR="001C4655" w:rsidRPr="001C4655" w:rsidRDefault="001C4655" w:rsidP="001C4655">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C4655">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">koszt kursu  </w:t>
+      </w:r>
+      <w:r w:rsidR="00916859">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00916859">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>……….</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>…………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4655">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>zł</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A161B89" w14:textId="11707B1D" w:rsidR="001C4655" w:rsidRPr="001C4655" w:rsidRDefault="001C4655" w:rsidP="001C4655">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C4655">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">koszt badań </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-2012516250"/>
+          <w:placeholder>
+            <w:docPart w:val="1AC8ED5B87E548F9BFC67484BC84336B"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:comboBox>
+            <w:listItem w:displayText="lekarskich" w:value="lekarskich"/>
+            <w:listItem w:displayText="psychologicznych" w:value="psychologicznych"/>
+            <w:listItem w:displayText="innych" w:value="innych"/>
+          </w:comboBox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="001C4655">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>lekarskich/psychologicznych/innych*</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="001C4655">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00916859">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4655">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>……………………………….. zł</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D2B0D2C" w14:textId="33DEA795" w:rsidR="001C4655" w:rsidRPr="001C4655" w:rsidRDefault="001C4655" w:rsidP="001C4655">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C4655">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">koszt </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-115837110"/>
+          <w:placeholder>
+            <w:docPart w:val="A593C4367E224B64B502F2BC7A8E35BE"/>
+          </w:placeholder>
+          <w:comboBox>
+            <w:listItem w:displayText="egzaminu" w:value="egzaminu"/>
+            <w:listItem w:displayText="egzaminów" w:value="egzaminów"/>
+          </w:comboBox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="001C4655">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>egzaminu</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="001C4655">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zewnętrzn</w:t>
+      </w:r>
+      <w:r w:rsidR="00916859">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ego*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4655">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00916859">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4655">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>……………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4655">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4655">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>…....</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zł</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E92DEBE" w14:textId="5AED870A" w:rsidR="001C4655" w:rsidRPr="003E1C05" w:rsidRDefault="001C4655" w:rsidP="001C4655">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C4655">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>koszt ubezpieczenia NNW za cały okres szkolenia</w:t>
+      </w:r>
+      <w:r w:rsidR="00916859">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C4655">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zł</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D19472" w14:textId="4AA99035" w:rsidR="00916859" w:rsidRPr="00916859" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00916859">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     * </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wpisać jeżeli dotyczy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443FAFEB" w14:textId="77777777" w:rsidR="007421FA" w:rsidRDefault="007421FA" w:rsidP="007421FA">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-3"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...97 lines deleted...]
-    <w:p w14:paraId="76567FC8" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00744DBD" w:rsidP="00744DBD">
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A1E892E" w14:textId="5E992D71" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
-[...475 lines deleted...]
-          <w:numId w:val="30"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Cena szkolenia dla grupy …………………….…… osobowej wynosi: ……………</w:t>
+        <w:t>Cena</w:t>
+      </w:r>
+      <w:r w:rsidR="007421FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> szkolenia dla grupy …………</w:t>
+      </w:r>
+      <w:r w:rsidR="00213E5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>………….…… osobowej wynosi: ……………</w:t>
       </w:r>
       <w:r w:rsidR="00812011">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>………..……..</w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00213E5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…..……..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E81C321" w14:textId="057B4C9D" w:rsidR="00213E5B" w:rsidRPr="0060002D" w:rsidRDefault="00A101C6" w:rsidP="007421FA">
+      <w:pPr>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>słownie: ……………………………………………………………………………………………</w:t>
+        <w:t>słownie: …………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00213E5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00812011">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3FFEDD" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+    <w:p w14:paraId="6AB39797" w14:textId="465D5773" w:rsidR="0060002D" w:rsidRDefault="007421FA" w:rsidP="007421FA">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="0E212D6B" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00A101C6" w:rsidRPr="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dot. wyłącznie szkoleń grupowych)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B99621" w14:textId="77777777" w:rsidR="007421FA" w:rsidRDefault="007421FA" w:rsidP="006B3E06">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="002060"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00744DBD">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6355B661" w14:textId="03AA4F87" w:rsidR="00A87287" w:rsidRPr="0060002D" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="002060"/>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060002D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>Załączniki:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A429502" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00D52689">
+    <w:p w14:paraId="6A429502" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="007210FD" w:rsidRDefault="00A101C6">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="777"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00744DBD">
+      <w:r w:rsidRPr="007210FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Program szkolenia – Załącznik nr 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="175B4B8A" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00D52689">
+    <w:p w14:paraId="175B4B8A" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="007210FD" w:rsidRDefault="00A101C6">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="777"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00744DBD">
+      <w:r w:rsidRPr="007210FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Harmonogram szkolenia – Załącznik nr 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246DB07F" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00D52689">
+    <w:p w14:paraId="246DB07F" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="007210FD" w:rsidRDefault="00A101C6">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="777"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00744DBD">
+      <w:r w:rsidRPr="007210FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wzór zaświadczenia lub innego dokumentu potwierdzającego ukończenie szkolenia - Załącznik nr 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F18B6EE" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00D52689">
+    <w:p w14:paraId="1F18B6EE" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="007210FD" w:rsidRDefault="00A101C6">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="777"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00744DBD">
+      <w:r w:rsidRPr="007210FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wzór Ankiety – Załącznik nr 4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122E842F" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
+    <w:p w14:paraId="122E842F" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="007210FD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D91A9A3" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78258C48" w14:textId="77777777" w:rsidR="00D52689" w:rsidRPr="00744DBD" w:rsidRDefault="00D52689" w:rsidP="006B3E06">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
@@ -4724,67 +5281,50 @@
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Podpis osoby reprezentującej  instytucję szkoleniową</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A37879B" w14:textId="77777777" w:rsidR="00A87287" w:rsidRPr="00744DBD" w:rsidRDefault="00A87287" w:rsidP="00A87287">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F5A15C8" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00A87287">
-[...15 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1E0276A5" w14:textId="77777777" w:rsidR="00207B94" w:rsidRPr="00744DBD" w:rsidRDefault="00207B94" w:rsidP="006B3E06">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F8E5B60" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00207B94">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73545DFE" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00207B94">
@@ -4873,400 +5413,508 @@
     </w:p>
     <w:p w14:paraId="1975338C" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00207B94">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40473170" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00207B94">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06407CA5" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00207B94">
+    <w:p w14:paraId="2CFB0F08" w14:textId="77777777" w:rsidR="000C080C" w:rsidRDefault="000C080C" w:rsidP="00207B94">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72FA6914" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00207B94">
+    <w:p w14:paraId="5D6C4007" w14:textId="77777777" w:rsidR="000C080C" w:rsidRDefault="000C080C" w:rsidP="00207B94">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B9E2BBD" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00207B94">
+    <w:p w14:paraId="077B6D65" w14:textId="77777777" w:rsidR="000C080C" w:rsidRDefault="000C080C" w:rsidP="00207B94">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E00B4B8" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00207B94">
+    <w:p w14:paraId="676FA0A3" w14:textId="77777777" w:rsidR="000C080C" w:rsidRDefault="000C080C" w:rsidP="00207B94">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C21E67E" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00207B94">
+    <w:p w14:paraId="0340EF39" w14:textId="77777777" w:rsidR="000C080C" w:rsidRDefault="000C080C" w:rsidP="00207B94">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B94159E" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00207B94">
+    <w:p w14:paraId="0EDB39A3" w14:textId="77777777" w:rsidR="001C4655" w:rsidRDefault="001C4655" w:rsidP="00207B94">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B0DF775" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00207B94">
+    <w:p w14:paraId="04C3D709" w14:textId="77777777" w:rsidR="001C4655" w:rsidRDefault="001C4655" w:rsidP="00207B94">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71DB3205" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00207B94">
+    <w:p w14:paraId="43B56319" w14:textId="77777777" w:rsidR="001C4655" w:rsidRDefault="001C4655" w:rsidP="00207B94">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="011AE6F3" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00207B94">
+    <w:p w14:paraId="65B0509D" w14:textId="77777777" w:rsidR="001C4655" w:rsidRDefault="001C4655" w:rsidP="00207B94">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="001AB8F2" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00207B94">
+    <w:p w14:paraId="14BBBE28" w14:textId="77777777" w:rsidR="001C4655" w:rsidRDefault="001C4655" w:rsidP="00207B94">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C35C607" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00207B94">
+    <w:p w14:paraId="684B8B4C" w14:textId="77777777" w:rsidR="000C080C" w:rsidRDefault="000C080C" w:rsidP="00207B94">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55FABCAA" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00207B94">
+    <w:p w14:paraId="1A91B3A8" w14:textId="77777777" w:rsidR="007210FD" w:rsidRDefault="007210FD" w:rsidP="00207B94">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F24AA17" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00207B94">
+    <w:p w14:paraId="15BFC916" w14:textId="77777777" w:rsidR="007210FD" w:rsidRDefault="007210FD" w:rsidP="00207B94">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C9DF027" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00207B94">
+    <w:p w14:paraId="7257BA8A" w14:textId="77777777" w:rsidR="007210FD" w:rsidRDefault="007210FD" w:rsidP="00207B94">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2212B9B3" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A87287" w:rsidP="00207B94">
+    <w:p w14:paraId="790E2CC0" w14:textId="77777777" w:rsidR="00594C5C" w:rsidRDefault="00594C5C" w:rsidP="00207B94">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00744DBD">
+    </w:p>
+    <w:p w14:paraId="6EF6DF40" w14:textId="77777777" w:rsidR="000C080C" w:rsidRDefault="000C080C" w:rsidP="00207B94">
+      <w:pPr>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Z</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A101C6" w:rsidRPr="00744DBD">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06407CA5" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00207B94">
+      <w:pPr>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ałącznik nr 1 do </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="436ABDFA" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00207B94">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2212B9B3" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A87287" w:rsidP="00207B94">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Formularza oferty</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidR="00A101C6" w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">ałącznik nr 1 do </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436ABDFA" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00207B94">
+      <w:pPr>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Formularza oferty</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7106F144" w14:textId="77777777" w:rsidR="00207B94" w:rsidRPr="00744DBD" w:rsidRDefault="00207B94" w:rsidP="006B3E06">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3262A88D" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00207B94">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>PROGRAM SZKOLENIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DE903F7" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F49CCEF" w14:textId="77777777" w:rsidR="00207B94" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00207B94">
+    <w:p w14:paraId="3F49CCEF" w14:textId="6961204B" w:rsidR="00207B94" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nazwa szkolenia</w:t>
       </w:r>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>: …………………….…………………………..</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0D47BB21" w14:textId="77777777" w:rsidR="00207B94" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00207B94">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA50CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…………………….………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA50CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……………………………………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA50CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D47BB21" w14:textId="02F3D14B" w:rsidR="00207B94" w:rsidRPr="00DA50CB" w:rsidRDefault="00DA50CB">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Czas trwania szkolenia</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="13E28D59" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00207B94">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Termin realizacji</w:t>
+      </w:r>
+      <w:r w:rsidR="00A101C6" w:rsidRPr="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> szkolenia</w:t>
+      </w:r>
+      <w:r w:rsidR="00A101C6" w:rsidRPr="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A101C6" w:rsidRPr="00DA50CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……………………………….</w:t>
+      </w:r>
+      <w:r w:rsidR="00A101C6" w:rsidRPr="00DA50CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E28D59" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sposób organizacji szkolenia:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7555572F" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00207B94">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
@@ -5299,1073 +5947,1294 @@
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">          - zajęcia teoretyczne:</w:t>
       </w:r>
       <w:r w:rsidR="00207B94" w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…………..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765A56CF" w14:textId="77777777" w:rsidR="00207B94" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00207B94">
+    <w:p w14:paraId="765A56CF" w14:textId="6E150E50" w:rsidR="00207B94" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wymagania wstępne dla uczestników </w:t>
       </w:r>
       <w:r w:rsidR="00207B94" w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zkolenia:</w:t>
       </w:r>
-      <w:r w:rsidR="00207B94" w:rsidRPr="00744DBD">
-[...9 lines deleted...]
-    <w:p w14:paraId="02C1388A" w14:textId="77777777" w:rsidR="00207B94" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00207B94">
+      <w:r w:rsidR="00207B94" w:rsidRPr="00DA50CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA50CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…………………...</w:t>
+      </w:r>
+      <w:r w:rsidR="00207B94" w:rsidRPr="00DA50CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C1388A" w14:textId="315CB2B1" w:rsidR="00207B94" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cele szkolenia ujęte w kategoriach efektów uczenia się z uwzględnieniem wiedzy, umiejętności i kompetencji społecznych</w:t>
       </w:r>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>: ……………………………………………………..</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA50CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA50CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA50CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49A2CAFE" w14:textId="77777777" w:rsidR="00207B94" w:rsidRPr="00744DBD" w:rsidRDefault="00207B94" w:rsidP="00207B94">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05524959" w14:textId="77777777" w:rsidR="00207B94" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00207B94">
+    <w:p w14:paraId="05524959" w14:textId="7C637409" w:rsidR="00207B94" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wykaz literatury oraz niezbędnych śro</w:t>
       </w:r>
       <w:r w:rsidR="00207B94" w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dków i materiałów dydaktycznych</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="40D481FF" w14:textId="77777777" w:rsidR="00207B94" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00207B94">
+      <w:r w:rsidR="005B07AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D481FF" w14:textId="58A15876" w:rsidR="00207B94" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Przewidziane sprawdziany i egzaminy: </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="338BE2FD" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00207B94">
+      <w:r w:rsidR="00DA50CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D216962" w14:textId="7C84423C" w:rsidR="00DA50CB" w:rsidRPr="00DA50CB" w:rsidRDefault="00A101C6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Plan nauczania: </w:t>
-      </w:r>
+        <w:t>Plan nauczania</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA50CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> określający tematy zajęć edukacyjnych oraz ich wymiar godzinowy z uwzględnieniem, w miarę potrzeby, części teoretycznej i praktyczne</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA50CB" w:rsidRPr="00DA50CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk215045666"/>
+      <w:r w:rsidR="00DA50CB" w:rsidRPr="00DA50CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA50CB" w:rsidRPr="00DA50CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (do wpisania w poniższą tabele)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="08151472" w14:textId="3B547ADE" w:rsidR="00DA50CB" w:rsidRPr="00DA50CB" w:rsidRDefault="00DA50CB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opis treści – kluczowe punkty szkolenia w zakresie poszczególnych zajęć edukacyjnych. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA50CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(do wpisania w poniższą tabele)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338BE2FD" w14:textId="32FA5BCF" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="00DA50CB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="188FC51A" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9072" w:type="dxa"/>
+        <w:tblW w:w="9868" w:type="dxa"/>
         <w:tblInd w:w="110" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="55" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="452"/>
-        <w:gridCol w:w="2548"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3596"/>
+        <w:gridCol w:w="2535"/>
+        <w:gridCol w:w="1353"/>
+        <w:gridCol w:w="1300"/>
+        <w:gridCol w:w="4228"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="7D20BD2D" w14:textId="77777777">
+      <w:tr w:rsidR="000900F0" w:rsidRPr="005B07AC" w14:paraId="7D20BD2D" w14:textId="77777777" w:rsidTr="00DA50CB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E892AF8" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+          <w:p w14:paraId="5E892AF8" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="005B07AC" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B07AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lp.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2556" w:type="dxa"/>
+            <w:tcW w:w="2535" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F425298" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+          <w:p w14:paraId="4F425298" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="005B07AC" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B07AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    Tematyka zajęć</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcW w:w="2653" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E677DA4" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+          <w:p w14:paraId="3E677DA4" w14:textId="2B146C2B" w:rsidR="000900F0" w:rsidRPr="005B07AC" w:rsidRDefault="00A101C6" w:rsidP="00F47B86">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
-              <w:jc w:val="both"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B07AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wykaz zajęć w godzinach</w:t>
+            </w:r>
+            <w:r w:rsidR="00F47B86" w:rsidRPr="005B07AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dydaktycznych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3607" w:type="dxa"/>
+            <w:tcW w:w="4228" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="234BD00D" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+          <w:p w14:paraId="2E794389" w14:textId="3540627C" w:rsidR="000900F0" w:rsidRPr="005B07AC" w:rsidRDefault="00DA50CB" w:rsidP="00DA50CB">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>Treści szkolenia w zakresie zajęć</w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B07AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Opis t</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00A101C6" w:rsidRPr="005B07AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>reści szkolenia w zakresie zajęć</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B07AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A101C6" w:rsidRPr="005B07AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>edukacyjnych</w:t>
             </w:r>
+            <w:r w:rsidRPr="005B07AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (kluczowe punkty szkolenia)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="10EEC08D" w14:textId="77777777">
+      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="10EEC08D" w14:textId="77777777" w:rsidTr="00DA50CB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C066274" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2556" w:type="dxa"/>
+            <w:tcW w:w="2535" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4BFBE6C3" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="1353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19D0B2F7" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+          <w:p w14:paraId="19D0B2F7" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="005B07AC" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B07AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>teoretyczne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="766E6553" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+          <w:p w14:paraId="766E6553" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="005B07AC" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B07AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>praktyczne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3607" w:type="dxa"/>
+            <w:tcW w:w="4228" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="043218D1" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="6D0ADE9F" w14:textId="77777777">
+      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="6D0ADE9F" w14:textId="77777777" w:rsidTr="00DA50CB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="894"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="325DA4A9" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2556" w:type="dxa"/>
+            <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D82AD27" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="29398F21" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="1353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2034B64A" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2141EB6F" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3607" w:type="dxa"/>
+            <w:tcW w:w="4228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78F1BDCA" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="5ED5B12D" w14:textId="77777777">
+      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="5ED5B12D" w14:textId="77777777" w:rsidTr="00DA50CB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="925"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="550B7DDC" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2556" w:type="dxa"/>
+            <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34E843C1" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="1353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D7C0CFE" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B0B49DC" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3607" w:type="dxa"/>
+            <w:tcW w:w="4228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B1D51BD" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="70EA7975" w14:textId="77777777">
+      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="70EA7975" w14:textId="77777777" w:rsidTr="00DA50CB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1080"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46FAEC61" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">3.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2556" w:type="dxa"/>
+            <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="234B27B2" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="1353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="153EA511" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F4F4901" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3607" w:type="dxa"/>
+            <w:tcW w:w="4228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FB07E4F" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="7D0AB9AC" w14:textId="77777777">
+      <w:tr w:rsidR="000900F0" w:rsidRPr="00744DBD" w14:paraId="7D0AB9AC" w14:textId="77777777" w:rsidTr="00DA50CB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="865"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E4278C2" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2556" w:type="dxa"/>
+            <w:tcW w:w="2535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="071FA30A" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1229" w:type="dxa"/>
+            <w:tcW w:w="1353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63BE7426" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C7AB484" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3607" w:type="dxa"/>
+            <w:tcW w:w="4228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A6BF635" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0AD12952" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Zawartotabeli"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -6398,280 +7267,174 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1F820967" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AAF6917" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="165F8BCC" w14:textId="77777777" w:rsidR="00D52689" w:rsidRPr="00744DBD" w:rsidRDefault="00D52689" w:rsidP="006B3E06">
+    <w:p w14:paraId="37492E51" w14:textId="77777777" w:rsidR="00D52689" w:rsidRPr="00744DBD" w:rsidRDefault="00D52689" w:rsidP="006B3E06">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A82CEEC" w14:textId="77777777" w:rsidR="00D52689" w:rsidRPr="00744DBD" w:rsidRDefault="00D52689" w:rsidP="006B3E06">
-[...20 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0D82B990" w14:textId="77777777" w:rsidR="00D52689" w:rsidRPr="00744DBD" w:rsidRDefault="00D52689" w:rsidP="00D52689">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>......................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B157E82" w14:textId="77777777" w:rsidR="00D52689" w:rsidRPr="00744DBD" w:rsidRDefault="00D52689" w:rsidP="00D52689">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Podpis osoby reprezentującej  instytucję szkoleniową</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A34015" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
-[...10 lines deleted...]
-    <w:p w14:paraId="3BDE2D09" w14:textId="77777777" w:rsidR="00A87287" w:rsidRPr="00744DBD" w:rsidRDefault="00A87287" w:rsidP="00207B94">
+    <w:p w14:paraId="67AD2710" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00207B94">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55729014" w14:textId="77777777" w:rsidR="00A87287" w:rsidRPr="00744DBD" w:rsidRDefault="00A87287" w:rsidP="00207B94">
+    <w:p w14:paraId="16BBAD26" w14:textId="77777777" w:rsidR="008E24FF" w:rsidRDefault="008E24FF" w:rsidP="00207B94">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="270E38FE" w14:textId="77777777" w:rsidR="00A87287" w:rsidRPr="00744DBD" w:rsidRDefault="00A87287" w:rsidP="00207B94">
+    <w:p w14:paraId="49D11CC7" w14:textId="7A79338D" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00D52689" w:rsidP="00207B94">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="right"/>
+      <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="right"/>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidR="00A101C6" w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="0A048C1E" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00207B94">
+        <w:t xml:space="preserve">ałącznik nr 2 do </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7649D50F" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00207B94">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="right"/>
+      <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...64 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>formularza oferty</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="097F8754" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C776420" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
@@ -6913,69 +7676,87 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>w zakresie poszczególnych zajęć edukacyjnych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1829" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC8204B" w14:textId="77777777" w:rsidR="00E4346D" w:rsidRPr="00744DBD" w:rsidRDefault="00E4346D" w:rsidP="00207B94">
+          <w:p w14:paraId="7CC8204B" w14:textId="7840973E" w:rsidR="00E4346D" w:rsidRPr="00744DBD" w:rsidRDefault="00E4346D" w:rsidP="00207B94">
             <w:pPr>
               <w:pStyle w:val="Tekstprzypisudolnego"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Godzina rozpoczęcia                 i zakończenia kursu</w:t>
+              <w:t xml:space="preserve">Godzina </w:t>
+            </w:r>
+            <w:r w:rsidR="00F47B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dydaktyczna </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00744DBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>rozpoczęcia                 i zakończenia kursu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="248BDBCE" w14:textId="77777777" w:rsidR="00E4346D" w:rsidRPr="00744DBD" w:rsidRDefault="00E4346D" w:rsidP="00207B94">
             <w:pPr>
               <w:pStyle w:val="Tekstprzypisudolnego"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>od…do..</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8590,51 +9371,93 @@
           <w:p w14:paraId="15BA028D" w14:textId="77777777" w:rsidR="00E4346D" w:rsidRPr="00744DBD" w:rsidRDefault="00E4346D" w:rsidP="006B3E06">
             <w:pPr>
               <w:pStyle w:val="Tekstprzypisudolnego"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F94167D" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F2F8FCD" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00D52689">
+    <w:p w14:paraId="0580361C" w14:textId="77777777" w:rsidR="00F47B86" w:rsidRDefault="00F47B86" w:rsidP="00D52689">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36A6DF47" w14:textId="35FFD10B" w:rsidR="00F47B86" w:rsidRDefault="00F47B86" w:rsidP="00D52689">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Godzina dydaktyczna szkolenia trwa 45 minut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4798A93E" w14:textId="77777777" w:rsidR="00F47B86" w:rsidRDefault="00F47B86" w:rsidP="00D52689">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F2F8FCD" w14:textId="22A88945" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00D52689">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prosimy podać ilość osób w grupie na zajęciach:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EAC95DE" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="00D52689">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -8787,880 +9610,2322 @@
     </w:p>
     <w:p w14:paraId="006B3D40" w14:textId="77777777" w:rsidR="00A87287" w:rsidRDefault="00A87287" w:rsidP="00207B94">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D197B12" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00207B94">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45932B92" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00207B94">
+    <w:p w14:paraId="4E5C1E07" w14:textId="16A1DE26" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00207B94">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="39FB50B3" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00207B94">
+      <w:r w:rsidRPr="00744DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Załącznik nr 3 do formularza oferty</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF8D41A" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16B8271A" w14:textId="0A12980B" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Załącznik nr 3 – Wzór zaświadczenia potwierdzającego ukończenie szkolenia (str. 1)*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E17FFC9" w14:textId="77777777" w:rsidR="00916859" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31C0DBD3" w14:textId="44F6E0B9" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>............................................., dnia ........................r.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EBDFD27" w14:textId="77777777" w:rsidR="00916859" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69A5904A" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>....................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9D5FE5" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:ind w:left="708" w:right="5809" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pieczęć Wykonawcy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8805A5" w14:textId="77777777" w:rsidR="00916859" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F4D5B90" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ZAŚWIADCZENIE NR ...........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35BE8E3C" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>potwierdzające ukończenie szkolenia oraz uzyskanie  umiejętności lub kwalifikacji</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A63755A" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0499EA92" w14:textId="2FCB8FD1" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pan/Pani** ......................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="007210FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC89398" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nazwisko i imię/imiona</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD2FCAB" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>data urodzenia .............................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75340CC7" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68DB146B" w14:textId="062CD999" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="007210FD">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w przypadku cudzoziemca numer dokumentu stwierdzającego tożsamość:* </w:t>
+      </w:r>
+      <w:r w:rsidR="007210FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37AB3CE4" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F4BBF82" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="007210FD">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ukończył/ukończyła** szkolenie ......................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FEBF68" w14:textId="2C5CD286" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6301E92C" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B5B2881" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="007210FD">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F53BE5A" wp14:editId="1ABA2FBB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>343427</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>4612307</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6924675" cy="2192734"/>
+                <wp:effectExtent l="1927860" t="0" r="2013585" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Pole tekstowe 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm rot="13609687" flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6924675" cy="2192734"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="62E02A5C" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="00916859" w:rsidRDefault="00916859" w:rsidP="00916859">
+                            <w:pPr>
+                              <w:pStyle w:val="UMOWATRE"/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:outline/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="300"/>
+                                <w:szCs w:val="300"/>
+                                <w14:shadow w14:blurRad="38100" w14:dist="22860" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="70000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="10160" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:solidFill>
+                                    <w14:schemeClr w14:val="bg1">
+                                      <w14:lumMod w14:val="75000"/>
+                                    </w14:schemeClr>
+                                  </w14:solidFill>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                                <w14:textFill>
+                                  <w14:noFill/>
+                                </w14:textFill>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00916859">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:outline/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="300"/>
+                                <w:szCs w:val="300"/>
+                                <w14:shadow w14:blurRad="38100" w14:dist="22860" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="70000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="10160" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:solidFill>
+                                    <w14:schemeClr w14:val="bg1">
+                                      <w14:lumMod w14:val="75000"/>
+                                    </w14:schemeClr>
+                                  </w14:solidFill>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                                <w14:textFill>
+                                  <w14:noFill/>
+                                </w14:textFill>
+                              </w:rPr>
+                              <w:t>WZÓR</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="0F53BE5A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Pole tekstowe 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:27.05pt;margin-top:363.15pt;width:545.25pt;height:172.65pt;rotation:8727553fd;flip:y;z-index:-251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpFOZfIwIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+whJKZSIULFWTJOq&#10;thLd+mwcm0RyfJ5tSNhfv7MTKOv2NO3FOt99vh/fd17cdo0iB2FdDbqg6WhMidAcylrvCvrtZf3p&#10;hhLnmS6ZAi0KehSO3i4/fli0JhcZVKBKYQkm0S5vTUEr702eJI5XomFuBEZoDEqwDfN4tbuktKzF&#10;7I1KsvF4mrRgS2OBC+fQe98H6TLml1Jw/ySlE56ogmJvPp42nttwJssFy3eWmarmQxvsH7poWK2x&#10;6DnVPfOM7G39R6qm5hYcSD/i0CQgZc1FnAGnScfvptlUzIg4C5LjzJkm9//S8sfDxjxb4rvP0KGA&#10;gZDWuNyhM8zTSdsQC8hbejUdz6c3M0qkqs33gA0AHIHgQ+T2eOZTdJ5wdE7n2WQ6u6aEYyxL59ns&#10;ahIKJH3e8NxY578IaEgwCmpRsJiWHR6c76EnSIBrWNdKRdGU/s2BOYMneWs+WL7bdsNEWyiPOGic&#10;Bbt1hq9rrPnAnH9mFkVHJy6yf8JDKmgLCoNFSQX259/8AY9aYJSSFpeooO7HnllBifqqUaV5OpmE&#10;rYuXyfUsw4u9jGwvI3rf3AHuaRq7i2bAe3UypYXmFfd9FapiiGmOtQvKvT1d7ny/3PhjuFitIgw3&#10;zTD/oDeGn1QLnL50r8yagXiPmj3CaeFY/o7/HtsTvtp7kHUUJ1Dc8zowj1sa5R1+VPgGl/eIevv3&#10;y18AAAD//wMAUEsDBBQABgAIAAAAIQB26GIS4QAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;ToNAEIbvJr7DZky82UWK0CBLU0xMND1JTfS4ZVeWwM4Sdmnp2zs96W0m8+Wf7y+2ix3YSU++cyjg&#10;cRUB09g41WEr4PPw+rAB5oNEJQeHWsBFe9iWtzeFzJU744c+1aFlFII+lwJMCGPOuW+MttKv3KiR&#10;bj9usjLQOrVcTfJM4XbgcRSl3MoO6YORo34xuunr2QrYJdXX/tLX/fx+8KbaVN+pMm9C3N8tu2dg&#10;QS/hD4arPqlDSU5HN6PybBCQxGlGqID105oGIrIspnZHQpMkiYGXBf9fovwFAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAqRTmXyMCAAA/BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAduhiEuEAAAAMAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="62E02A5C" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="00916859" w:rsidRDefault="00916859" w:rsidP="00916859">
+                      <w:pPr>
+                        <w:pStyle w:val="UMOWATRE"/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:outline/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="300"/>
+                          <w:szCs w:val="300"/>
+                          <w14:shadow w14:blurRad="38100" w14:dist="22860" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="70000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="10160" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:solidFill>
+                              <w14:schemeClr w14:val="bg1">
+                                <w14:lumMod w14:val="75000"/>
+                              </w14:schemeClr>
+                            </w14:solidFill>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                          <w14:textFill>
+                            <w14:noFill/>
+                          </w14:textFill>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00916859">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:outline/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="300"/>
+                          <w:szCs w:val="300"/>
+                          <w14:shadow w14:blurRad="38100" w14:dist="22860" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="70000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="10160" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:solidFill>
+                              <w14:schemeClr w14:val="bg1">
+                                <w14:lumMod w14:val="75000"/>
+                              </w14:schemeClr>
+                            </w14:solidFill>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                          <w14:textFill>
+                            <w14:noFill/>
+                          </w14:textFill>
+                        </w:rPr>
+                        <w:t>WZÓR</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin" anchory="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zorganizowane przez ......................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532DCFCD" w14:textId="7B349C4B" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F89DDBE" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nazwa instytucji szkoleniowej przeprowadzającej szkolenie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070C7594" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0407610C" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>w terminie od dnia ............................................. do ..............................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A22B844" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1103D74E" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="007210FD">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Celem szkolenia było: .....................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B679391" w14:textId="7E50C222" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F94FF6A" w14:textId="32B3797A" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021741E7" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5147FDD4" w14:textId="117A2466" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWAPARAGRAF"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Program nauczania obejmował ............................................. godzin </w:t>
+      </w:r>
+      <w:r w:rsidR="00943741">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>edukacyjnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E18FB9" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D709B43" w14:textId="13E3F69A" w:rsidR="004942C3" w:rsidRDefault="004942C3" w:rsidP="004942C3">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:ind w:left="5670" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     …………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ADA9A45" w14:textId="5FA9EB67" w:rsidR="004942C3" w:rsidRDefault="004942C3" w:rsidP="004942C3">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:ind w:left="5670" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004942C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>WYKONAWCA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A0EF9C" w14:textId="77777777" w:rsidR="004942C3" w:rsidRPr="004942C3" w:rsidRDefault="004942C3" w:rsidP="004942C3">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:ind w:left="5670"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004942C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pieczęć firmowa i/lub imienna i podpis/y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46625410" w14:textId="77777777" w:rsidR="004942C3" w:rsidRPr="004942C3" w:rsidRDefault="004942C3" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73EE45FE" w14:textId="77777777" w:rsidR="004942C3" w:rsidRDefault="004942C3" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22539616" w14:textId="3F5D28AD" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>* w przypadku wykorzystania niniejszego wzoru, nagłówki, stopki, kropki oraz przypisy (*) należy usunąć</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB19824" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">** niepotrzebne usunąć </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67268839" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Załącznik nr 3 – Wzór zaświadczenia potwierdzającego ukończenie szkolenia (str. 2)*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C44E951" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB7B6E0" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="643"/>
+        <w:gridCol w:w="6859"/>
+        <w:gridCol w:w="2409"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00916859" w:rsidRPr="003E1C05" w14:paraId="2BD07EB0" w14:textId="77777777" w:rsidTr="002F7961">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44EF58CF" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E1C05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>L.p.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6865" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D2EE833" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E1C05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tematy zajęć edukacyjnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8EAEB0" w14:textId="013A652D" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E1C05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wymiar godzin </w:t>
+            </w:r>
+            <w:r w:rsidR="004942C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>zajęć edukacyjnych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00916859" w:rsidRPr="003E1C05" w14:paraId="747E6BBD" w14:textId="77777777" w:rsidTr="002F7961">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7898FD60" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="203D4B1B" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A770EC4" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00916859" w:rsidRPr="003E1C05" w14:paraId="5508E3E5" w14:textId="77777777" w:rsidTr="002F7961">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F81923" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E927B6" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63A53C58" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00916859" w:rsidRPr="003E1C05" w14:paraId="020F4F12" w14:textId="77777777" w:rsidTr="002F7961">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="511B9F8F" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC502D9" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="400B06C3" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00916859" w:rsidRPr="003E1C05" w14:paraId="2AA21DE6" w14:textId="77777777" w:rsidTr="002F7961">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20590C0E" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13303681" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA7ACEF" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00916859" w:rsidRPr="003E1C05" w14:paraId="3F01D751" w14:textId="77777777" w:rsidTr="002F7961">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2861C890" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A580524" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCA2533" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00916859" w:rsidRPr="003E1C05" w14:paraId="73497EFD" w14:textId="77777777" w:rsidTr="002F7961">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44AE0455" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E91CC6" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2401C75A" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00916859" w:rsidRPr="003E1C05" w14:paraId="2BB1E355" w14:textId="77777777" w:rsidTr="002F7961">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6599B20F" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5450D6EB" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C51DDAC" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00916859" w:rsidRPr="003E1C05" w14:paraId="6B10E2F0" w14:textId="77777777" w:rsidTr="002F7961">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="626AF12B" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB2EECA" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A7F9200" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00916859" w:rsidRPr="003E1C05" w14:paraId="702CA494" w14:textId="77777777" w:rsidTr="002F7961">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01DF0255" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63693524" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5628A41C" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00916859" w:rsidRPr="003E1C05" w14:paraId="75A0C16A" w14:textId="77777777" w:rsidTr="002F7961">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB2BCDF" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1304A1A3" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B9AFF9" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00916859" w:rsidRPr="003E1C05" w14:paraId="1F0D1CEF" w14:textId="77777777" w:rsidTr="002F7961">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3328F72B" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="459F099B" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0140691D" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00916859" w:rsidRPr="003E1C05" w14:paraId="6189FE68" w14:textId="77777777" w:rsidTr="002F7961">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="551BB46C" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22E57009" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5707CE81" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00916859" w:rsidRPr="003E1C05" w14:paraId="6D9FE6A7" w14:textId="77777777" w:rsidTr="002F7961">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F1C9EE" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27DC6363" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CDDA215" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00916859" w:rsidRPr="003E1C05" w14:paraId="06750665" w14:textId="77777777" w:rsidTr="002F7961">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A608B82" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D4B100" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E971E5E" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00916859" w:rsidRPr="003E1C05" w14:paraId="1B1B95D3" w14:textId="77777777" w:rsidTr="002F7961">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="643" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5283091D" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6865" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08016EC3" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A02DE6C" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0C4F8929" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="624DA4A3" w14:textId="6AC7CA7A" w:rsidR="00916859" w:rsidRDefault="00916859" w:rsidP="007210FD">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Umiejętności nabyte przez uczestnika szkolenia:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B544E1" w14:textId="51F62967" w:rsidR="007210FD" w:rsidRPr="003E1C05" w:rsidRDefault="007210FD" w:rsidP="007210FD">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………………………………………………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B1EAA3" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F835EDB" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1099"/>
+        <w:gridCol w:w="3285"/>
+        <w:gridCol w:w="1101"/>
+        <w:gridCol w:w="3335"/>
+        <w:gridCol w:w="1101"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00916859" w:rsidRPr="003E1C05" w14:paraId="16D90F10" w14:textId="77777777" w:rsidTr="007210FD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DDAEA20" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62549D0C" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6319C3E0" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3399" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E7C6581" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E1C05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Wykonawca</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="354EECBE" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E1C05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pieczęć firmowa i/lub imienna i podpis/y</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FDCF7A3" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B14EE0C" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CFD2749" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="002F7961">
+            <w:pPr>
+              <w:pStyle w:val="UMOWATRE"/>
+              <w:spacing w:line="26" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E1C05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="20238FE3" w14:textId="77777777" w:rsidR="00916859" w:rsidRPr="003E1C05" w:rsidRDefault="00916859" w:rsidP="00916859">
+      <w:pPr>
+        <w:pStyle w:val="UMOWATRE"/>
+        <w:spacing w:line="26" w:lineRule="atLeast"/>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* W przypadku wykorzystania niniejszego wzoru, nagłówki, stopki, kropki oraz przypisy (*) należy usunąć </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2614F5" w14:textId="794086BD" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00207B94">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="right"/>
+      <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...70 lines deleted...]
-    <w:p w14:paraId="3EF8D41A" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
+        <w:lastRenderedPageBreak/>
+        <w:t>Załącznik nr 4 do formularza oferty</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FEEC00" w14:textId="77777777" w:rsidR="000900F0" w:rsidRDefault="000900F0" w:rsidP="006B3E06">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AEDAFF3" w14:textId="77777777" w:rsidR="000900F0" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+    <w:p w14:paraId="6FB06C2D" w14:textId="77777777" w:rsidR="00812011" w:rsidRPr="00744DBD" w:rsidRDefault="00812011" w:rsidP="006B3E06">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...706 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E32F2AE" w14:textId="77777777" w:rsidR="00812011" w:rsidRDefault="00812011" w:rsidP="00207B94">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6394F29F" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="00207B94">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9741,55 +12006,55 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57ABD181" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ankieta jest anonimowa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="759127EA" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+    <w:p w14:paraId="759127EA" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Informacje o uczestniku szkolenia: </w:t>
       </w:r>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -9798,91 +12063,212 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10013" w:type="dxa"/>
         <w:tblInd w:w="-20" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10013"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A101C6" w:rsidRPr="00744DBD" w14:paraId="5520E3B0" w14:textId="77777777" w:rsidTr="00A101C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB524FB" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00000000" w:rsidP="006B3E06">
+          <w:p w14:paraId="5CB524FB" w14:textId="14DC8969" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="009C64F9" w:rsidP="006B3E06">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-              </w:pict>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="547F66F2" wp14:editId="05186B64">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>5408930</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>264160</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="182880" cy="182880"/>
+                      <wp:effectExtent l="7620" t="8890" r="9525" b="8255"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="161336784" name="AutoShape 3"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="182880" cy="182880"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="flowChartProcess">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9360">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shapetype w14:anchorId="3EA0F895" id="_x0000_t109" coordsize="21600,21600" o:spt="109" path="m,l,21600r21600,l21600,xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:path gradientshapeok="t" o:connecttype="rect"/>
+                    </v:shapetype>
+                    <v:shape id="AutoShape 3" o:spid="_x0000_s1026" type="#_x0000_t109" style="position:absolute;margin-left:425.9pt;margin-top:20.8pt;width:14.4pt;height:14.4pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCTg0FDAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOss414hRFugwD&#10;uq5Atw9QZNkWJosCpcTJvn6UnKbZ5WmYHgRRlA55DsnlzWEwbK/Qa7A1L2Y5Z8pKaLTtav7t6+ZN&#10;yZkPwjbCgFU1PyrPb1avXy1HV6k59GAahYxArK9GV/M+BFdlmZe9GoSfgVOWnC3gIAKZ2GUNipHQ&#10;B5PN8/wqGwEbhyCV93R7Nzn5KuG3rZLhS9t6FZipOeUW0o5p38Y9Wy1F1aFwvZanNMQ/ZDEIbSno&#10;GepOBMF2qP+AGrRE8NCGmYQhg7bVUiUOxKbIf2Pz1AunEhcSx7uzTP7/wcqH/ZN7xJi6d/cgv3tm&#10;Yd0L26lbRBh7JRoKV0ShstH56vwhGp6+su34GRoqrdgFSBocWhwiILFjhyT18Sy1OgQm6bIo52VJ&#10;BZHkOp1jBFE9f3bow0cFA4uHmrcGRkoLw+NU6xRI7O99mL49P09EwOhmo41JBnbbtUG2F9QBm7QS&#10;F+J7+cxYNtb8+u1VnpB/8flLiDytv0EMOlArGz3UvDw/ElVU8INtUqMFoc10JqbGniSNKsaG9dUW&#10;miMpijD1Kc0VHXrAH5yN1KM1tzREnJlPlmpyXSwWsaWTsXj3fk4GXnq2lx5hJQHVXAbkbDLWYRqE&#10;nUPd9RSpSNwt3FIlW52UfcnqlCz1YarTaWZio1/a6dXLZK9+AgAA//8DAFBLAwQUAAYACAAAACEA&#10;FjkfheEAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBC1A02J0jhVhcSF&#10;Q0VaPsCJ3TgiXofYTVO+nuVUbjva0cybYjO7nk1mDJ1HCclCADPYeN1hK+Hz8PaYAQtRoVa9RyPh&#10;YgJsytubQuXan7Ey0z62jEIw5EqCjXHIOQ+NNU6FhR8M0u/oR6ciybHlelRnCnc9fxJixZ3qkBqs&#10;GsyrNc3X/uQkVA/vTXroqvT7+Wfa1slHt7O7i5T3d/N2DSyaOV7N8IdP6FASU+1PqAPrJWRpQuhR&#10;wjJZASNDlgk6agkvYgm8LPj/BeUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEJODQUM&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABY5&#10;H4XhAAAACQEAAA8AAAAAAAAAAAAAAAAAZgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" strokeweight=".26mm"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-              </w:pict>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="369D25D6" wp14:editId="6D3C67C9">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2482850</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>264160</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="182880" cy="182880"/>
+                      <wp:effectExtent l="5715" t="8890" r="11430" b="8255"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1419012661" name="AutoShape 2"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="182880" cy="182880"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="flowChartProcess">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9360">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="4C2BC008" id="AutoShape 2" o:spid="_x0000_s1026" type="#_x0000_t109" style="position:absolute;margin-left:195.5pt;margin-top:20.8pt;width:14.4pt;height:14.4pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCTg0FDAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOss414hRFugwD&#10;uq5Atw9QZNkWJosCpcTJvn6UnKbZ5WmYHgRRlA55DsnlzWEwbK/Qa7A1L2Y5Z8pKaLTtav7t6+ZN&#10;yZkPwjbCgFU1PyrPb1avXy1HV6k59GAahYxArK9GV/M+BFdlmZe9GoSfgVOWnC3gIAKZ2GUNipHQ&#10;B5PN8/wqGwEbhyCV93R7Nzn5KuG3rZLhS9t6FZipOeUW0o5p38Y9Wy1F1aFwvZanNMQ/ZDEIbSno&#10;GepOBMF2qP+AGrRE8NCGmYQhg7bVUiUOxKbIf2Pz1AunEhcSx7uzTP7/wcqH/ZN7xJi6d/cgv3tm&#10;Yd0L26lbRBh7JRoKV0ShstH56vwhGp6+su34GRoqrdgFSBocWhwiILFjhyT18Sy1OgQm6bIo52VJ&#10;BZHkOp1jBFE9f3bow0cFA4uHmrcGRkoLw+NU6xRI7O99mL49P09EwOhmo41JBnbbtUG2F9QBm7QS&#10;F+J7+cxYNtb8+u1VnpB/8flLiDytv0EMOlArGz3UvDw/ElVU8INtUqMFoc10JqbGniSNKsaG9dUW&#10;miMpijD1Kc0VHXrAH5yN1KM1tzREnJlPlmpyXSwWsaWTsXj3fk4GXnq2lx5hJQHVXAbkbDLWYRqE&#10;nUPd9RSpSNwt3FIlW52UfcnqlCz1YarTaWZio1/a6dXLZK9+AgAA//8DAFBLAwQUAAYACAAAACEA&#10;Sh6YU+EAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRokNog6pmlpQyZVhcSG&#10;RdW0HMCJ3cQitkPspimnZ1jBcjRf/7+XbybbsVEPwXiHIGYJMO1qr4xrED6Ob48rYCFKp2TnnUa4&#10;6gCb4vYml5nyF1fq8RAbRiUuZBKhjbHPOA91q60MM99rR7+TH6yMdA4NV4O8ULnt+FOSLLmVxtFC&#10;K3v92ur683C2COXDe704mnLxNf8et5XYm127uyLe303bF2BRT/EvDL/4hA4FMVX+7FRgHcJ8Lcgl&#10;IqRiCYwCqViTS4XwnKTAi5z/Nyh+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEJODQUM&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEoe&#10;mFPhAAAACQEAAA8AAAAAAAAAAAAAAAAAZgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" strokeweight=".26mm"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C589D75" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Płeć:</w:t>
             </w:r>
             <w:r w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9904,552 +12290,1281 @@
             </w:pPr>
             <w:r w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A101C6" w:rsidRPr="00744DBD" w14:paraId="6A2A99FB" w14:textId="77777777" w:rsidTr="00A87287">
         <w:trPr>
           <w:trHeight w:val="1834"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="69CBB498" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00000000" w:rsidP="006B3E06">
+          <w:p w14:paraId="69CBB498" w14:textId="053C5CB0" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="009C64F9" w:rsidP="006B3E06">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-              </w:pict>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45C14700" wp14:editId="254C8FFB">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>5408930</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>793115</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="182880" cy="182880"/>
+                      <wp:effectExtent l="7620" t="9525" r="9525" b="7620"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="143707500" name="AutoShape 7"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="182880" cy="182880"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="flowChartProcess">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9360">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="2F5BC4D0" id="AutoShape 7" o:spid="_x0000_s1026" type="#_x0000_t109" style="position:absolute;margin-left:425.9pt;margin-top:62.45pt;width:14.4pt;height:14.4pt;z-index:251665408;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCTg0FDAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOss414hRFugwD&#10;uq5Atw9QZNkWJosCpcTJvn6UnKbZ5WmYHgRRlA55DsnlzWEwbK/Qa7A1L2Y5Z8pKaLTtav7t6+ZN&#10;yZkPwjbCgFU1PyrPb1avXy1HV6k59GAahYxArK9GV/M+BFdlmZe9GoSfgVOWnC3gIAKZ2GUNipHQ&#10;B5PN8/wqGwEbhyCV93R7Nzn5KuG3rZLhS9t6FZipOeUW0o5p38Y9Wy1F1aFwvZanNMQ/ZDEIbSno&#10;GepOBMF2qP+AGrRE8NCGmYQhg7bVUiUOxKbIf2Pz1AunEhcSx7uzTP7/wcqH/ZN7xJi6d/cgv3tm&#10;Yd0L26lbRBh7JRoKV0ShstH56vwhGp6+su34GRoqrdgFSBocWhwiILFjhyT18Sy1OgQm6bIo52VJ&#10;BZHkOp1jBFE9f3bow0cFA4uHmrcGRkoLw+NU6xRI7O99mL49P09EwOhmo41JBnbbtUG2F9QBm7QS&#10;F+J7+cxYNtb8+u1VnpB/8flLiDytv0EMOlArGz3UvDw/ElVU8INtUqMFoc10JqbGniSNKsaG9dUW&#10;miMpijD1Kc0VHXrAH5yN1KM1tzREnJlPlmpyXSwWsaWTsXj3fk4GXnq2lx5hJQHVXAbkbDLWYRqE&#10;nUPd9RSpSNwt3FIlW52UfcnqlCz1YarTaWZio1/a6dXLZK9+AgAA//8DAFBLAwQUAAYACAAAACEA&#10;2h9peeEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB10pISQpyqQuLC&#10;oWpaPsCJl9gitkPspilfz3KC4+yMZt6Wm9n2bMIxGO8EpIsEGLrWK+M6Ae/H1/scWIjSKdl7hwIu&#10;GGBTXV+VslD+7GqcDrFjVOJCIQXoGIeC89BqtDIs/ICOvA8/WhlJjh1XozxTue35MknW3ErjaEHL&#10;AV80tp+HkxVQ37212dHU2dfqe9o26d7s9O4ixO3NvH0GFnGOf2H4xSd0qIip8SenAusF5FlK6JGM&#10;5cMTMErkebIG1tAlWz0Cr0r+/4fqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEJODQUM&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANof&#10;aXnhAAAACwEAAA8AAAAAAAAAAAAAAAAAZgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" strokeweight=".26mm"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-              </w:pict>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22CDB70C" wp14:editId="1381C132">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>5408930</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>427355</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="182880" cy="182880"/>
+                      <wp:effectExtent l="7620" t="5715" r="9525" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="383706548" name="AutoShape 6"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="182880" cy="182880"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="flowChartProcess">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9360">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="320BD6BB" id="AutoShape 6" o:spid="_x0000_s1026" type="#_x0000_t109" style="position:absolute;margin-left:425.9pt;margin-top:33.65pt;width:14.4pt;height:14.4pt;z-index:251664384;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCTg0FDAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOss414hRFugwD&#10;uq5Atw9QZNkWJosCpcTJvn6UnKbZ5WmYHgRRlA55DsnlzWEwbK/Qa7A1L2Y5Z8pKaLTtav7t6+ZN&#10;yZkPwjbCgFU1PyrPb1avXy1HV6k59GAahYxArK9GV/M+BFdlmZe9GoSfgVOWnC3gIAKZ2GUNipHQ&#10;B5PN8/wqGwEbhyCV93R7Nzn5KuG3rZLhS9t6FZipOeUW0o5p38Y9Wy1F1aFwvZanNMQ/ZDEIbSno&#10;GepOBMF2qP+AGrRE8NCGmYQhg7bVUiUOxKbIf2Pz1AunEhcSx7uzTP7/wcqH/ZN7xJi6d/cgv3tm&#10;Yd0L26lbRBh7JRoKV0ShstH56vwhGp6+su34GRoqrdgFSBocWhwiILFjhyT18Sy1OgQm6bIo52VJ&#10;BZHkOp1jBFE9f3bow0cFA4uHmrcGRkoLw+NU6xRI7O99mL49P09EwOhmo41JBnbbtUG2F9QBm7QS&#10;F+J7+cxYNtb8+u1VnpB/8flLiDytv0EMOlArGz3UvDw/ElVU8INtUqMFoc10JqbGniSNKsaG9dUW&#10;miMpijD1Kc0VHXrAH5yN1KM1tzREnJlPlmpyXSwWsaWTsXj3fk4GXnq2lx5hJQHVXAbkbDLWYRqE&#10;nUPd9RSpSNwt3FIlW52UfcnqlCz1YarTaWZio1/a6dXLZK9+AgAA//8DAFBLAwQUAAYACAAAACEA&#10;jir7NeAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1QpUQQjZVhcSF&#10;Q0VaPsCJl9gitkPspilfjzmV42hGM2+qzWIGNtPktbMI6SoBRrZzUtse4ePwel8A80FYKQZnCeFM&#10;Hjb19VUlSulOtqF5H3oWS6wvBYIKYSw5950iI/zKjWSj9+kmI0KUU8/lJE6x3Az8IUlyboS2cUGJ&#10;kV4UdV/7o0Fo7t667KCb7Hv9M2/b9F3v1O6MeHuzbJ+BBVrCJQx/+BEd6sjUuqOVng0IRZZG9ICQ&#10;P66BxUBRJDmwFuEpT4HXFf//oP4FAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQk4NBQwC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjir7&#10;NeAAAAAJAQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" strokeweight=".26mm"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46DC2D5E" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00000000" w:rsidP="006B3E06">
+          <w:p w14:paraId="46DC2D5E" w14:textId="73E494E6" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="009C64F9" w:rsidP="006B3E06">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-              </w:pict>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48F41E5A" wp14:editId="3BD4F5C0">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2482850</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>164465</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="182880" cy="182880"/>
+                      <wp:effectExtent l="5715" t="12700" r="11430" b="13970"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1464370062" name="AutoShape 4"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="182880" cy="182880"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="flowChartProcess">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9360">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="68EEA7B0" id="AutoShape 4" o:spid="_x0000_s1026" type="#_x0000_t109" style="position:absolute;margin-left:195.5pt;margin-top:12.95pt;width:14.4pt;height:14.4pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCTg0FDAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOss414hRFugwD&#10;uq5Atw9QZNkWJosCpcTJvn6UnKbZ5WmYHgRRlA55DsnlzWEwbK/Qa7A1L2Y5Z8pKaLTtav7t6+ZN&#10;yZkPwjbCgFU1PyrPb1avXy1HV6k59GAahYxArK9GV/M+BFdlmZe9GoSfgVOWnC3gIAKZ2GUNipHQ&#10;B5PN8/wqGwEbhyCV93R7Nzn5KuG3rZLhS9t6FZipOeUW0o5p38Y9Wy1F1aFwvZanNMQ/ZDEIbSno&#10;GepOBMF2qP+AGrRE8NCGmYQhg7bVUiUOxKbIf2Pz1AunEhcSx7uzTP7/wcqH/ZN7xJi6d/cgv3tm&#10;Yd0L26lbRBh7JRoKV0ShstH56vwhGp6+su34GRoqrdgFSBocWhwiILFjhyT18Sy1OgQm6bIo52VJ&#10;BZHkOp1jBFE9f3bow0cFA4uHmrcGRkoLw+NU6xRI7O99mL49P09EwOhmo41JBnbbtUG2F9QBm7QS&#10;F+J7+cxYNtb8+u1VnpB/8flLiDytv0EMOlArGz3UvDw/ElVU8INtUqMFoc10JqbGniSNKsaG9dUW&#10;miMpijD1Kc0VHXrAH5yN1KM1tzREnJlPlmpyXSwWsaWTsXj3fk4GXnq2lx5hJQHVXAbkbDLWYRqE&#10;nUPd9RSpSNwt3FIlW52UfcnqlCz1YarTaWZio1/a6dXLZK9+AgAA//8DAFBLAwQUAAYACAAAACEA&#10;8bZ0g+EAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRokNog6aRsgIZOqQmLD&#10;ompaDuDEQ2wR2yF205TTY1awHM3X/++Vm9n0bKLRa2cR0kUCjGzrpLYdwvvx9f4JmA/CStE7SwgX&#10;8rCprq9KUUh3tjVNh9CxWGJ9IRBUCEPBuW8VGeEXbiAbfx9uNCLEc+y4HMU5lpueL5PkgRuhbVxQ&#10;YqAXRe3n4WQQ6ru3NjvqOvtafU/bJt3rndpdEG9v5u0zsEBz+AvDL35EhyoyNe5kpWc9wipPo0tA&#10;WGY5sBhYp3l0aRCy9SPwquT/DaofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEJODQUM&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPG2&#10;dIPhAAAACQEAAA8AAAAAAAAAAAAAAAAAZgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" strokeweight=".26mm"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00A101C6" w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Wiek:</w:t>
             </w:r>
             <w:r w:rsidR="00A101C6" w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07C55C8C" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+          <w:p w14:paraId="07C55C8C" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18-24  lata                                                        - 35 – 44 lata</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="397C21D4" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00000000" w:rsidP="006B3E06">
+          <w:p w14:paraId="397C21D4" w14:textId="70385492" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="009C64F9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-              </w:pict>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="583D381D" wp14:editId="7C5BFE51">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2482850</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>4445</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="182880" cy="182880"/>
+                      <wp:effectExtent l="5715" t="10795" r="11430" b="6350"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1670442453" name="AutoShape 5"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="182880" cy="182880"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="flowChartProcess">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9360">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="220CD70D" id="AutoShape 5" o:spid="_x0000_s1026" type="#_x0000_t109" style="position:absolute;margin-left:195.5pt;margin-top:.35pt;width:14.4pt;height:14.4pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCTg0FDAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOss414hRFugwD&#10;uq5Atw9QZNkWJosCpcTJvn6UnKbZ5WmYHgRRlA55DsnlzWEwbK/Qa7A1L2Y5Z8pKaLTtav7t6+ZN&#10;yZkPwjbCgFU1PyrPb1avXy1HV6k59GAahYxArK9GV/M+BFdlmZe9GoSfgVOWnC3gIAKZ2GUNipHQ&#10;B5PN8/wqGwEbhyCV93R7Nzn5KuG3rZLhS9t6FZipOeUW0o5p38Y9Wy1F1aFwvZanNMQ/ZDEIbSno&#10;GepOBMF2qP+AGrRE8NCGmYQhg7bVUiUOxKbIf2Pz1AunEhcSx7uzTP7/wcqH/ZN7xJi6d/cgv3tm&#10;Yd0L26lbRBh7JRoKV0ShstH56vwhGp6+su34GRoqrdgFSBocWhwiILFjhyT18Sy1OgQm6bIo52VJ&#10;BZHkOp1jBFE9f3bow0cFA4uHmrcGRkoLw+NU6xRI7O99mL49P09EwOhmo41JBnbbtUG2F9QBm7QS&#10;F+J7+cxYNtb8+u1VnpB/8flLiDytv0EMOlArGz3UvDw/ElVU8INtUqMFoc10JqbGniSNKsaG9dUW&#10;miMpijD1Kc0VHXrAH5yN1KM1tzREnJlPlmpyXSwWsaWTsXj3fk4GXnq2lx5hJQHVXAbkbDLWYRqE&#10;nUPd9RSpSNwt3FIlW52UfcnqlCz1YarTaWZio1/a6dXLZK9+AgAA//8DAFBLAwQUAAYACAAAACEA&#10;W6/2At8AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB10hJKQpyqQuLC&#10;oSJtP8CJl9gitkPspilfz3KC42hGM2/KzWx7NuEYjHcC0kUCDF3rlXGdgOPh9f4JWIjSKdl7hwIu&#10;GGBTXV+VslD+7Gqc9rFjVOJCIQXoGIeC89BqtDIs/ICOvA8/WhlJjh1XozxTue35MkkeuZXG0YKW&#10;A75obD/3Jyugvntrs4Ops6/V97Rt0nez07uLELc38/YZWMQ5/oXhF5/QoSKmxp+cCqwXsMpT+hIF&#10;rIGR/ZDm9KQRsMwz4FXJ//NXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBCTg0FDAIA&#10;ACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBbr/YC&#10;3wAAAAcBAAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" strokeweight=".26mm"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00A101C6" w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25-34 lata                                                         - 45 lat i więcej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A101C6" w:rsidRPr="00744DBD" w14:paraId="0EA4D6AA" w14:textId="77777777" w:rsidTr="00A87287">
         <w:trPr>
           <w:trHeight w:val="2153"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F621576" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="70DE438E" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00000000" w:rsidP="006B3E06">
+          <w:p w14:paraId="70DE438E" w14:textId="09B64D37" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="009C64F9" w:rsidP="006B3E06">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-              </w:pict>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F9E8D12" wp14:editId="3489134D">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2606675</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>215265</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="182880" cy="182880"/>
+                      <wp:effectExtent l="5715" t="5715" r="11430" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="640474299" name="AutoShape 10"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="182880" cy="182880"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="flowChartProcess">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9360">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="282629E3" id="AutoShape 10" o:spid="_x0000_s1026" type="#_x0000_t109" style="position:absolute;margin-left:205.25pt;margin-top:16.95pt;width:14.4pt;height:14.4pt;z-index:251668480;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCTg0FDAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOss414hRFugwD&#10;uq5Atw9QZNkWJosCpcTJvn6UnKbZ5WmYHgRRlA55DsnlzWEwbK/Qa7A1L2Y5Z8pKaLTtav7t6+ZN&#10;yZkPwjbCgFU1PyrPb1avXy1HV6k59GAahYxArK9GV/M+BFdlmZe9GoSfgVOWnC3gIAKZ2GUNipHQ&#10;B5PN8/wqGwEbhyCV93R7Nzn5KuG3rZLhS9t6FZipOeUW0o5p38Y9Wy1F1aFwvZanNMQ/ZDEIbSno&#10;GepOBMF2qP+AGrRE8NCGmYQhg7bVUiUOxKbIf2Pz1AunEhcSx7uzTP7/wcqH/ZN7xJi6d/cgv3tm&#10;Yd0L26lbRBh7JRoKV0ShstH56vwhGp6+su34GRoqrdgFSBocWhwiILFjhyT18Sy1OgQm6bIo52VJ&#10;BZHkOp1jBFE9f3bow0cFA4uHmrcGRkoLw+NU6xRI7O99mL49P09EwOhmo41JBnbbtUG2F9QBm7QS&#10;F+J7+cxYNtb8+u1VnpB/8flLiDytv0EMOlArGz3UvDw/ElVU8INtUqMFoc10JqbGniSNKsaG9dUW&#10;miMpijD1Kc0VHXrAH5yN1KM1tzREnJlPlmpyXSwWsaWTsXj3fk4GXnq2lx5hJQHVXAbkbDLWYRqE&#10;nUPd9RSpSNwt3FIlW52UfcnqlCz1YarTaWZio1/a6dXLZK9+AgAA//8DAFBLAwQUAAYACAAAACEA&#10;InS0XuEAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRokNog6qZtCQyZVhcSG&#10;RUVaDuDEJo6IxyF205TTY1awHP2n/98U29n2bNKj7xwhpIsEmKbGqY5ahPfjy/0jMB8kKdk70ggX&#10;7WFbXl8VMlfuTJWeDqFlsYR8LhFMCEPOuW+MttIv3KApZh9utDLEc2y5GuU5ltueL5Nkza3sKC4Y&#10;Oehno5vPw8kiVHevTXbsquxLfE+7On3r9mZ/Qby9mXdPwIKewx8Mv/pRHcroVLsTKc96hFWaZBFF&#10;EGIDLAIrsRHAaoT18gF4WfD/H5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEJODQUM&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACJ0&#10;tF7hAAAACQEAAA8AAAAAAAAAAAAAAAAAZgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" strokeweight=".26mm"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-              </w:pict>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4096D1E4" wp14:editId="580D79DF">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>5951855</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>215265</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="182880" cy="182880"/>
+                      <wp:effectExtent l="7620" t="5715" r="9525" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1500795101" name="AutoShape 11"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="182880" cy="182880"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="flowChartProcess">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9360">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="1F951919" id="AutoShape 11" o:spid="_x0000_s1026" type="#_x0000_t109" style="position:absolute;margin-left:468.65pt;margin-top:16.95pt;width:14.4pt;height:14.4pt;z-index:251669504;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCTg0FDAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOss414hRFugwD&#10;uq5Atw9QZNkWJosCpcTJvn6UnKbZ5WmYHgRRlA55DsnlzWEwbK/Qa7A1L2Y5Z8pKaLTtav7t6+ZN&#10;yZkPwjbCgFU1PyrPb1avXy1HV6k59GAahYxArK9GV/M+BFdlmZe9GoSfgVOWnC3gIAKZ2GUNipHQ&#10;B5PN8/wqGwEbhyCV93R7Nzn5KuG3rZLhS9t6FZipOeUW0o5p38Y9Wy1F1aFwvZanNMQ/ZDEIbSno&#10;GepOBMF2qP+AGrRE8NCGmYQhg7bVUiUOxKbIf2Pz1AunEhcSx7uzTP7/wcqH/ZN7xJi6d/cgv3tm&#10;Yd0L26lbRBh7JRoKV0ShstH56vwhGp6+su34GRoqrdgFSBocWhwiILFjhyT18Sy1OgQm6bIo52VJ&#10;BZHkOp1jBFE9f3bow0cFA4uHmrcGRkoLw+NU6xRI7O99mL49P09EwOhmo41JBnbbtUG2F9QBm7QS&#10;F+J7+cxYNtb8+u1VnpB/8flLiDytv0EMOlArGz3UvDw/ElVU8INtUqMFoc10JqbGniSNKsaG9dUW&#10;miMpijD1Kc0VHXrAH5yN1KM1tzREnJlPlmpyXSwWsaWTsXj3fk4GXnq2lx5hJQHVXAbkbDLWYRqE&#10;nUPd9RSpSNwt3FIlW52UfcnqlCz1YarTaWZio1/a6dXLZK9+AgAA//8DAFBLAwQUAAYACAAAACEA&#10;0ZdTfuEAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRokNog6qdWUpHGqCokN&#10;i4q0HMCJp7FFbIfYTVNOj1mV5eg//f+m3M6mJxOOXjvLIV0kQNC2Tmrbcfg8vj2/APFBWCl6Z5HD&#10;FT1sq/u7UhTSXWyN0yF0JJZYXwgOKoShoNS3Co3wCzegjdnJjUaEeI4dlaO4xHLT02WSZNQIbeOC&#10;EgO+Kmy/DmfDoX56b1dHXa++2c+0a9IPvVf7K+ePD/NuAyTgHG4w/OlHdaiiU+POVnrSc8jZmkWU&#10;A2M5kAjkWZYCaThkyzXQqqT/P6h+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEJODQUM&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANGX&#10;U37hAAAACQEAAA8AAAAAAAAAAAAAAAAAZgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" strokeweight=".26mm"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00A101C6" w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Wykształcenie: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19D289D0" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00000000" w:rsidP="006B3E06">
+          <w:p w14:paraId="19D289D0" w14:textId="0525EBEC" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="009C64F9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-              </w:pict>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74FEF64F" wp14:editId="28920711">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2606675</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>226695</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="182880" cy="182880"/>
+                      <wp:effectExtent l="5715" t="10160" r="11430" b="6985"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1772811795" name="AutoShape 9"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="182880" cy="182880"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="flowChartProcess">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9360">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="0661C422" id="AutoShape 9" o:spid="_x0000_s1026" type="#_x0000_t109" style="position:absolute;margin-left:205.25pt;margin-top:17.85pt;width:14.4pt;height:14.4pt;z-index:251667456;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCTg0FDAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOss414hRFugwD&#10;uq5Atw9QZNkWJosCpcTJvn6UnKbZ5WmYHgRRlA55DsnlzWEwbK/Qa7A1L2Y5Z8pKaLTtav7t6+ZN&#10;yZkPwjbCgFU1PyrPb1avXy1HV6k59GAahYxArK9GV/M+BFdlmZe9GoSfgVOWnC3gIAKZ2GUNipHQ&#10;B5PN8/wqGwEbhyCV93R7Nzn5KuG3rZLhS9t6FZipOeUW0o5p38Y9Wy1F1aFwvZanNMQ/ZDEIbSno&#10;GepOBMF2qP+AGrRE8NCGmYQhg7bVUiUOxKbIf2Pz1AunEhcSx7uzTP7/wcqH/ZN7xJi6d/cgv3tm&#10;Yd0L26lbRBh7JRoKV0ShstH56vwhGp6+su34GRoqrdgFSBocWhwiILFjhyT18Sy1OgQm6bIo52VJ&#10;BZHkOp1jBFE9f3bow0cFA4uHmrcGRkoLw+NU6xRI7O99mL49P09EwOhmo41JBnbbtUG2F9QBm7QS&#10;F+J7+cxYNtb8+u1VnpB/8flLiDytv0EMOlArGz3UvDw/ElVU8INtUqMFoc10JqbGniSNKsaG9dUW&#10;miMpijD1Kc0VHXrAH5yN1KM1tzREnJlPlmpyXSwWsaWTsXj3fk4GXnq2lx5hJQHVXAbkbDLWYRqE&#10;nUPd9RSpSNwt3FIlW52UfcnqlCz1YarTaWZio1/a6dXLZK9+AgAA//8DAFBLAwQUAAYACAAAACEA&#10;FNeBo+AAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRokNog6IUmBkElVIbFh&#10;UZGWAzixiS3icYjdNOX0mBUsR//p/zfVZrEDm9XkjSOEdJUAU9Q5aahHeD+83D4A80GQFIMjhXBW&#10;Hjb15UUlSulO1Kh5H3oWS8iXAkGHMJac+04rK/zKjYpi9uEmK0I8p57LSZxiuR34XZKsuRWG4oIW&#10;o3rWqvvcHy1Cc/PaFQfTFF/Z97xt0zez07sz4vXVsn0CFtQS/mD41Y/qUEen1h1JejYg5GlSRBQh&#10;K+6BRSDPHjNgLcI6L4DXFf//Qf0DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQk4NBQwC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFNeB&#10;o+AAAAAJAQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" strokeweight=".26mm"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00A101C6" w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>gimnazjalne i poniżej                                      -  policealne i średnie zawodowe</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CFDA157" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00000000" w:rsidP="006B3E06">
+          <w:p w14:paraId="3CFDA157" w14:textId="38FB4A0C" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="009C64F9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-              </w:pict>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="743C36C6" wp14:editId="7F3F4306">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2606675</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>238125</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="182880" cy="182880"/>
+                      <wp:effectExtent l="5715" t="5715" r="11430" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1374234138" name="AutoShape 8"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="182880" cy="182880"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="flowChartProcess">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9360">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="0040ABDA" id="AutoShape 8" o:spid="_x0000_s1026" type="#_x0000_t109" style="position:absolute;margin-left:205.25pt;margin-top:18.75pt;width:14.4pt;height:14.4pt;z-index:251666432;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCTg0FDAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOss414hRFugwD&#10;uq5Atw9QZNkWJosCpcTJvn6UnKbZ5WmYHgRRlA55DsnlzWEwbK/Qa7A1L2Y5Z8pKaLTtav7t6+ZN&#10;yZkPwjbCgFU1PyrPb1avXy1HV6k59GAahYxArK9GV/M+BFdlmZe9GoSfgVOWnC3gIAKZ2GUNipHQ&#10;B5PN8/wqGwEbhyCV93R7Nzn5KuG3rZLhS9t6FZipOeUW0o5p38Y9Wy1F1aFwvZanNMQ/ZDEIbSno&#10;GepOBMF2qP+AGrRE8NCGmYQhg7bVUiUOxKbIf2Pz1AunEhcSx7uzTP7/wcqH/ZN7xJi6d/cgv3tm&#10;Yd0L26lbRBh7JRoKV0ShstH56vwhGp6+su34GRoqrdgFSBocWhwiILFjhyT18Sy1OgQm6bIo52VJ&#10;BZHkOp1jBFE9f3bow0cFA4uHmrcGRkoLw+NU6xRI7O99mL49P09EwOhmo41JBnbbtUG2F9QBm7QS&#10;F+J7+cxYNtb8+u1VnpB/8flLiDytv0EMOlArGz3UvDw/ElVU8INtUqMFoc10JqbGniSNKsaG9dUW&#10;miMpijD1Kc0VHXrAH5yN1KM1tzREnJlPlmpyXSwWsaWTsXj3fk4GXnq2lx5hJQHVXAbkbDLWYRqE&#10;nUPd9RSpSNwt3FIlW52UfcnqlCz1YarTaWZio1/a6dXLZK9+AgAA//8DAFBLAwQUAAYACAAAACEA&#10;ny2S3+EAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRokNog6wU2AEKeqkNiw&#10;qEjLAZx4iCPicYjdNOX0mBWsRqN5+vN+uVnswGacfO9IQrpKgCG1TvfUSXg/vNw+APNBkVaDI5Rw&#10;Rg+b6vKiVIV2J6px3oeOxRDyhZJgQhgLzn1r0Cq/ciNSvH24yaoQ16njelKnGG4HfpckObeqp/jB&#10;qBGfDbaf+6OVUN+8ttmhr7Mv8T1vm/St35ndWcrrq2X7BCzgEv5g+NWP6lBFp8YdSXs2SFinSRZR&#10;CeI+zgisxaMA1kjIcwG8Kvn/BtUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEJODQUM&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJ8t&#10;kt/hAAAACQEAAA8AAAAAAAAAAAAAAAAAZgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" strokeweight=".26mm"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-              </w:pict>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="450E305B" wp14:editId="30062413">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>5951855</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>55245</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="182880" cy="182880"/>
+                      <wp:effectExtent l="7620" t="13335" r="9525" b="13335"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1569361280" name="AutoShape 12"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="182880" cy="182880"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="flowChartProcess">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9360">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="5314FEE7" id="AutoShape 12" o:spid="_x0000_s1026" type="#_x0000_t109" style="position:absolute;margin-left:468.65pt;margin-top:4.35pt;width:14.4pt;height:14.4pt;z-index:251670528;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCTg0FDAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOss414hRFugwD&#10;uq5Atw9QZNkWJosCpcTJvn6UnKbZ5WmYHgRRlA55DsnlzWEwbK/Qa7A1L2Y5Z8pKaLTtav7t6+ZN&#10;yZkPwjbCgFU1PyrPb1avXy1HV6k59GAahYxArK9GV/M+BFdlmZe9GoSfgVOWnC3gIAKZ2GUNipHQ&#10;B5PN8/wqGwEbhyCV93R7Nzn5KuG3rZLhS9t6FZipOeUW0o5p38Y9Wy1F1aFwvZanNMQ/ZDEIbSno&#10;GepOBMF2qP+AGrRE8NCGmYQhg7bVUiUOxKbIf2Pz1AunEhcSx7uzTP7/wcqH/ZN7xJi6d/cgv3tm&#10;Yd0L26lbRBh7JRoKV0ShstH56vwhGp6+su34GRoqrdgFSBocWhwiILFjhyT18Sy1OgQm6bIo52VJ&#10;BZHkOp1jBFE9f3bow0cFA4uHmrcGRkoLw+NU6xRI7O99mL49P09EwOhmo41JBnbbtUG2F9QBm7QS&#10;F+J7+cxYNtb8+u1VnpB/8flLiDytv0EMOlArGz3UvDw/ElVU8INtUqMFoc10JqbGniSNKsaG9dUW&#10;miMpijD1Kc0VHXrAH5yN1KM1tzREnJlPlmpyXSwWsaWTsXj3fk4GXnq2lx5hJQHVXAbkbDLWYRqE&#10;nUPd9RSpSNwt3FIlW52UfcnqlCz1YarTaWZio1/a6dXLZK9+AgAA//8DAFBLAwQUAAYACAAAACEA&#10;t9AfoeAAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8WLsggRokUfTmHjx&#10;0EjrD1jYFTayb5HdUuqvdz3V42QmM9+U28UMbFaT05YQ4lUETFFrpaYO4eP4+rgG5rwgKQZLCuGi&#10;HGyr25tSFNKeqVbzwXcslJArBELv/Vhw7tpeGeFWdlQUvE87GeGDnDouJ3EO5WbgT1GUcSM0hYVe&#10;jOqlV+3X4WQQ6oe3Nj3qOv1OfuZdE7/rfb+/IN7fLbtnYF4t/hqGP/yADlVgauyJpGMDwibJkxBF&#10;WOfAgr/JshhYg5DkKfCq5P8PVL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQk4NBQwC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAt9Af&#10;oeAAAAAIAQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" strokeweight=".26mm"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00A101C6" w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>zasadnicze zawodowe</w:t>
             </w:r>
             <w:r w:rsidR="00E4346D" w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, branżowe</w:t>
             </w:r>
             <w:r w:rsidR="00A101C6" w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E4346D" w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
             <w:r w:rsidR="00A101C6" w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    - wyższe</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="692369F5" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+          <w:p w14:paraId="692369F5" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>średnie ogólnokształcące</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A101C6" w:rsidRPr="00744DBD" w14:paraId="1E6F1654" w14:textId="77777777" w:rsidTr="00A87287">
         <w:trPr>
           <w:trHeight w:val="2649"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10013" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="64CBF87E" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00000000" w:rsidP="006B3E06">
+          <w:p w14:paraId="64CBF87E" w14:textId="6C4AF59C" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="009C64F9" w:rsidP="006B3E06">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-              </w:pict>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C61F896" wp14:editId="23ED93C7">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2482850</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>540385</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="182880" cy="182880"/>
+                      <wp:effectExtent l="5715" t="5715" r="11430" b="11430"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1098622070" name="AutoShape 15"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="182880" cy="182880"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="flowChartProcess">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9360">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="497A473D" id="AutoShape 15" o:spid="_x0000_s1026" type="#_x0000_t109" style="position:absolute;margin-left:195.5pt;margin-top:42.55pt;width:14.4pt;height:14.4pt;z-index:251673600;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCTg0FDAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOss414hRFugwD&#10;uq5Atw9QZNkWJosCpcTJvn6UnKbZ5WmYHgRRlA55DsnlzWEwbK/Qa7A1L2Y5Z8pKaLTtav7t6+ZN&#10;yZkPwjbCgFU1PyrPb1avXy1HV6k59GAahYxArK9GV/M+BFdlmZe9GoSfgVOWnC3gIAKZ2GUNipHQ&#10;B5PN8/wqGwEbhyCV93R7Nzn5KuG3rZLhS9t6FZipOeUW0o5p38Y9Wy1F1aFwvZanNMQ/ZDEIbSno&#10;GepOBMF2qP+AGrRE8NCGmYQhg7bVUiUOxKbIf2Pz1AunEhcSx7uzTP7/wcqH/ZN7xJi6d/cgv3tm&#10;Yd0L26lbRBh7JRoKV0ShstH56vwhGp6+su34GRoqrdgFSBocWhwiILFjhyT18Sy1OgQm6bIo52VJ&#10;BZHkOp1jBFE9f3bow0cFA4uHmrcGRkoLw+NU6xRI7O99mL49P09EwOhmo41JBnbbtUG2F9QBm7QS&#10;F+J7+cxYNtb8+u1VnpB/8flLiDytv0EMOlArGz3UvDw/ElVU8INtUqMFoc10JqbGniSNKsaG9dUW&#10;miMpijD1Kc0VHXrAH5yN1KM1tzREnJlPlmpyXSwWsaWTsXj3fk4GXnq2lx5hJQHVXAbkbDLWYRqE&#10;nUPd9RSpSNwt3FIlW52UfcnqlCz1YarTaWZio1/a6dXLZK9+AgAA//8DAFBLAwQUAAYACAAAACEA&#10;uMsly+AAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRokNog6JgQ1IU5VIbFh&#10;UZGWAzixSSzicYjdNOX0DKuyHM3X/++Vm8UNbDZTsB4liFUCzGDrtcVOwsfh9X4NLESFWg0ejYSz&#10;CbCprq9KVWh/wtrM+9gxKsFQKAl9jGPBeWh741RY+dEg/T795FSkc+q4ntSJyt3AH5LkiTtlkRZ6&#10;NZqX3rRf+6OTUN+9tdnB1tl3+jNvG/Fud/3uLOXtzbJ9BhbNEi9h+MMndKiIqfFH1IENEtJckEuU&#10;sM4EMAo8ipxcGkqKNAdelfy/QvULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQk4NBQwC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAuMsl&#10;y+AAAAAKAQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" strokeweight=".26mm"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-              </w:pict>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="658A710D" wp14:editId="57B24A4D">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2482850</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>814705</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="182880" cy="182880"/>
+                      <wp:effectExtent l="5715" t="13335" r="11430" b="13335"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="177247520" name="AutoShape 14"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="182880" cy="182880"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="flowChartProcess">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9360">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="3A77BEE7" id="AutoShape 14" o:spid="_x0000_s1026" type="#_x0000_t109" style="position:absolute;margin-left:195.5pt;margin-top:64.15pt;width:14.4pt;height:14.4pt;z-index:251672576;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCTg0FDAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOss414hRFugwD&#10;uq5Atw9QZNkWJosCpcTJvn6UnKbZ5WmYHgRRlA55DsnlzWEwbK/Qa7A1L2Y5Z8pKaLTtav7t6+ZN&#10;yZkPwjbCgFU1PyrPb1avXy1HV6k59GAahYxArK9GV/M+BFdlmZe9GoSfgVOWnC3gIAKZ2GUNipHQ&#10;B5PN8/wqGwEbhyCV93R7Nzn5KuG3rZLhS9t6FZipOeUW0o5p38Y9Wy1F1aFwvZanNMQ/ZDEIbSno&#10;GepOBMF2qP+AGrRE8NCGmYQhg7bVUiUOxKbIf2Pz1AunEhcSx7uzTP7/wcqH/ZN7xJi6d/cgv3tm&#10;Yd0L26lbRBh7JRoKV0ShstH56vwhGp6+su34GRoqrdgFSBocWhwiILFjhyT18Sy1OgQm6bIo52VJ&#10;BZHkOp1jBFE9f3bow0cFA4uHmrcGRkoLw+NU6xRI7O99mL49P09EwOhmo41JBnbbtUG2F9QBm7QS&#10;F+J7+cxYNtb8+u1VnpB/8flLiDytv0EMOlArGz3UvDw/ElVU8INtUqMFoc10JqbGniSNKsaG9dUW&#10;miMpijD1Kc0VHXrAH5yN1KM1tzREnJlPlmpyXSwWsaWTsXj3fk4GXnq2lx5hJQHVXAbkbDLWYRqE&#10;nUPd9RSpSNwt3FIlW52UfcnqlCz1YarTaWZio1/a6dXLZK9+AgAA//8DAFBLAwQUAAYACAAAACEA&#10;CIYpruEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB13BBoQ5yqQuLC&#10;oWpaPsCJTWIRr0Pspilfz3KC486MZucVm9n1bDJjsB4liEUCzGDjtcVWwvvx9X4FLESFWvUejYSL&#10;CbApr68KlWt/xspMh9gyKsGQKwldjEPOeWg641RY+MEgeR9+dCrSObZcj+pM5a7nyyR55E5ZpA+d&#10;GsxLZ5rPw8lJqO7emuxoq+wr/Z62tdjbXbe7SHl7M2+fgUUzx78w/M6n6VDSptqfUAfWS0jXglgi&#10;GctVCowSD2JNMDUp2ZMAXhb8P0P5AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEJODQUM&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAiG&#10;Ka7hAAAACwEAAA8AAAAAAAAAAAAAAAAAZgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" strokeweight=".26mm"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-              </w:pict>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B1FE268" wp14:editId="218B5CB7">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2482850</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>1089025</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="182880" cy="182880"/>
+                      <wp:effectExtent l="5715" t="11430" r="11430" b="5715"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1190699374" name="AutoShape 13"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="182880" cy="182880"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="flowChartProcess">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9360">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="29592C0B" id="AutoShape 13" o:spid="_x0000_s1026" type="#_x0000_t109" style="position:absolute;margin-left:195.5pt;margin-top:85.75pt;width:14.4pt;height:14.4pt;z-index:251671552;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCTg0FDAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOss414hRFugwD&#10;uq5Atw9QZNkWJosCpcTJvn6UnKbZ5WmYHgRRlA55DsnlzWEwbK/Qa7A1L2Y5Z8pKaLTtav7t6+ZN&#10;yZkPwjbCgFU1PyrPb1avXy1HV6k59GAahYxArK9GV/M+BFdlmZe9GoSfgVOWnC3gIAKZ2GUNipHQ&#10;B5PN8/wqGwEbhyCV93R7Nzn5KuG3rZLhS9t6FZipOeUW0o5p38Y9Wy1F1aFwvZanNMQ/ZDEIbSno&#10;GepOBMF2qP+AGrRE8NCGmYQhg7bVUiUOxKbIf2Pz1AunEhcSx7uzTP7/wcqH/ZN7xJi6d/cgv3tm&#10;Yd0L26lbRBh7JRoKV0ShstH56vwhGp6+su34GRoqrdgFSBocWhwiILFjhyT18Sy1OgQm6bIo52VJ&#10;BZHkOp1jBFE9f3bow0cFA4uHmrcGRkoLw+NU6xRI7O99mL49P09EwOhmo41JBnbbtUG2F9QBm7QS&#10;F+J7+cxYNtb8+u1VnpB/8flLiDytv0EMOlArGz3UvDw/ElVU8INtUqMFoc10JqbGniSNKsaG9dUW&#10;miMpijD1Kc0VHXrAH5yN1KM1tzREnJlPlmpyXSwWsaWTsXj3fk4GXnq2lx5hJQHVXAbkbDLWYRqE&#10;nUPd9RSpSNwt3FIlW52UfcnqlCz1YarTaWZio1/a6dXLZK9+AgAA//8DAFBLAwQUAAYACAAAACEA&#10;91Z1ruEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1TAhtQ5yqQuLC&#10;oWpaPsBJTGwRr0Pspilfz3KC42hGM2+Kzex6NukxWI8SxCIBprHxrcVOwvvx9X4FLESFreo9agkX&#10;HWBTXl8VKm/9GSs9HWLHqARDriSYGIec89AY7VRY+EEjeR9+dCqSHDvejupM5a7nD0nyxJ2ySAtG&#10;DfrF6ObzcHISqru3JjvaKvtKv6dtLfZ2Z3YXKW9v5u0zsKjn+BeGX3xCh5KYan/CNrBeQroW9CWS&#10;sRQZMEo8ijWdqSXQcAq8LPj/D+UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEJODQUM&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPdW&#10;da7hAAAACwEAAA8AAAAAAAAAAAAAAAAAZgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" strokeweight=".26mm"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="0008F795" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Czas pozostawania bez pracy:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="730EC1A1" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+          <w:p w14:paraId="730EC1A1" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>do 6 miesięcy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="182727AA" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+          <w:p w14:paraId="182727AA" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>od 6 do 12 miesięcy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="312974B5" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+          <w:p w14:paraId="312974B5" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>powyżej 12 miesięcy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="26B84E70" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
       <w:pPr>
@@ -10484,75 +13599,76 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A0204FF" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A86A0CC" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49D3B41C" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+    <w:p w14:paraId="49D3B41C" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ocena szkolenia:</w:t>
       </w:r>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>podkreśl właściwe</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59B175A1" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -10797,121 +13913,121 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/prosimy zastosować skalę  od 1 do 5, gdzie 1 oznacza najniższą, a 5 najwyższą/: </w:t>
       </w:r>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zakreśl kółkiem wybraną odpowiedź</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1F2C40" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+    <w:p w14:paraId="0A1F2C40" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">czasu, w którym się odbywały:                                     </w:t>
       </w:r>
       <w:r w:rsidR="00207B94" w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1       2      3      4      5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F1515D" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+    <w:p w14:paraId="68F1515D" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>miejsca szkolenia:                                                           1       2      3      4      5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CCB4CE2" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+    <w:p w14:paraId="0CCB4CE2" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>wyposa</w:t>
       </w:r>
       <w:r w:rsidR="00207B94" w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -10937,96 +14053,96 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00207B94" w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1       2      3      4       5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E512362" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+    <w:p w14:paraId="6E512362" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">poziomu wiedzy prowadzącego zajęcia:        </w:t>
       </w:r>
       <w:r w:rsidR="00207B94" w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1       2      3      4      5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C76A07" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6" w:rsidP="006B3E06">
+    <w:p w14:paraId="39C76A07" w14:textId="77777777" w:rsidR="00A101C6" w:rsidRPr="00744DBD" w:rsidRDefault="00A101C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zdolności przekazywan</w:t>
       </w:r>
       <w:r w:rsidR="00207B94" w:rsidRPr="00744DBD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -11373,266 +14489,353 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="412BA99C" w14:textId="77777777" w:rsidR="009834F0" w:rsidRPr="00744DBD" w:rsidRDefault="009834F0" w:rsidP="006B3E06">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="431695D8" w14:textId="77777777" w:rsidR="009834F0" w:rsidRPr="00744DBD" w:rsidRDefault="009834F0" w:rsidP="006B3E06">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009834F0" w:rsidRPr="00744DBD" w:rsidSect="00744DBD">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="907" w:right="1021" w:bottom="709" w:left="964" w:header="340" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="600" w:charSpace="40960"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35870373" w14:textId="77777777" w:rsidR="00ED65D2" w:rsidRDefault="00ED65D2" w:rsidP="000900F0">
+    <w:p w14:paraId="1BC857B9" w14:textId="77777777" w:rsidR="00C55B82" w:rsidRDefault="00C55B82" w:rsidP="000900F0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D099F56" w14:textId="77777777" w:rsidR="00ED65D2" w:rsidRDefault="00ED65D2" w:rsidP="000900F0">
+    <w:p w14:paraId="1B4B8BE7" w14:textId="77777777" w:rsidR="00C55B82" w:rsidRDefault="00C55B82" w:rsidP="000900F0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:panose1 w:val="05010000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="StarSymbol">
     <w:altName w:val="Arial Unicode MS"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="647254DA" w14:textId="77777777" w:rsidR="00ED65D2" w:rsidRDefault="00ED65D2" w:rsidP="000900F0">
+    <w:p w14:paraId="58139551" w14:textId="77777777" w:rsidR="00C55B82" w:rsidRDefault="00C55B82" w:rsidP="000900F0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3008F9D4" w14:textId="77777777" w:rsidR="00ED65D2" w:rsidRDefault="00ED65D2" w:rsidP="000900F0">
+    <w:p w14:paraId="70DD5F94" w14:textId="77777777" w:rsidR="00C55B82" w:rsidRDefault="00C55B82" w:rsidP="000900F0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57623D9F" w14:textId="77777777" w:rsidR="001C5881" w:rsidRDefault="00000000">
     <w:r>
       <w:cr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="133516BF" w14:textId="77777777" w:rsidR="006B3E06" w:rsidRPr="00744DBD" w:rsidRDefault="00000000">
+  <w:p w14:paraId="133516BF" w14:textId="756F3948" w:rsidR="006B3E06" w:rsidRPr="00744DBD" w:rsidRDefault="009C64F9">
     <w:pPr>
       <w:pStyle w:val="Nagwek10"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
         <w:b/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:pict w14:anchorId="4267C9CA">
-[...6 lines deleted...]
-      </w:pict>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4267C9CA" wp14:editId="4050C3AA">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>1458595</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>45085</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5132070" cy="0"/>
+              <wp:effectExtent l="3810" t="3810" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1489182653" name="Kształt1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5132070" cy="0"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst/>
+                        <a:ahLst/>
+                        <a:cxnLst/>
+                        <a:rect l="0" t="0" r="r" b="b"/>
+                        <a:pathLst/>
+                      </a:custGeom>
+                      <a:noFill/>
+                      <a:ln w="12600">
+                        <a:solidFill>
+                          <a:srgbClr val="3465A4"/>
+                        </a:solidFill>
+                        <a:round/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="0D911866" id="Kształt1" o:spid="_x0000_s1026" style="position:absolute;margin-left:114.85pt;margin-top:3.55pt;width:404.1pt;height:0;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="20000,20000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA71mCaCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z2132w6qdadpxyGk&#10;40A6+AFpmrYRaRycdN349bjpNsbxhniJ7Dj+bH+fs747dIbtFXoNtuDZLOVMWQmVtk3Bv319ePOW&#10;Mx+ErYQBqwp+VJ7fbV6/Wg8uV3NowVQKGYFYnw+u4G0ILk8SL1vVCT8DpywFa8BOBHKxSSoUA6F3&#10;Jpmn6SoZACuHIJX3dHs/Bfkm4te1kuFzXXsVmCk49RbiifEsxzPZrEXeoHCtlqc2xD900QltqegF&#10;6l4EwXrUf0F1WiJ4qMNMQpdAXWup4gw0TZa+mOa5FU7FWYgc7y40+f8HK5/2z+4Ljq179wjyu2cW&#10;dq2wjdoiwtAqUVG5bCQqGZzPLwmj4ymVlcMnqEha0QeIHBxq7EZAmo4dItXHC9XqEJiky2V2M09v&#10;SRF5jiUiPyfK3ocPCiKI2D/6MKlUnS3Rni15sGcTSeuXKiNnpHI5qexEOOVRqesSFh60MbGGsWyg&#10;aeerNI2jeDC6GqORIGzKnUG2F7RMN4vVcruItBB1188QeltFtJG89yc7CG0mm6obe2JzJHDcVZ+X&#10;UB2JTIRpRelLkdEC/uRsoPUsuP/RC1ScmY+WBHmXLRbjPkdnsbydk4PXkfI6IqwkqIIHziZzF6Y/&#10;0DvUTUuVsjiuhS2JWOuR8Kj21NXJoRUk648dv/bjq9+fevMLAAD//wMAUEsDBBQABgAIAAAAIQC+&#10;oOL73AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcELVrJEJDnAohOIJE&#10;6Qds422SNl6H2GnTv8flQo+zM5p5Wywn14kDDaH1bGA+UyCIK29brg2sv9/vn0CEiGyx80wGThRg&#10;WV5fFZhbf+QvOqxiLVIJhxwNNDH2uZShashhmPmeOHlbPziMSQ61tAMeU7nrpFbqUTpsOS002NNr&#10;Q9V+NToD4xqrD850Ww/+x6uT/txt3+6Mub2ZXp5BRJrifxjO+AkdysS08SPbIDoDWi+yFDWQzUGc&#10;ffWQLUBs/g6yLOTlA+UvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADvWYJoLAgAAHAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAL6g4vvcAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" strokecolor="#3465a4" strokeweight=".35mm"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="49A552D7" w14:textId="77777777" w:rsidR="00744DBD" w:rsidRDefault="00744DBD" w:rsidP="00744DBD">
+  <w:p w14:paraId="49A552D7" w14:textId="77777777" w:rsidR="00744DBD" w:rsidRPr="00916859" w:rsidRDefault="00744DBD" w:rsidP="00744DBD">
     <w:pPr>
       <w:pStyle w:val="Nagwek1"/>
       <w:ind w:left="2268" w:right="-1"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:outline/>
-        <w:shadow/>
+        <w:color w:val="000000"/>
         <w:sz w:val="28"/>
+        <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+          <w14:srgbClr w14:val="000000">
+            <w14:alpha w14:val="60000"/>
+          </w14:srgbClr>
+        </w14:shadow>
+        <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+          <w14:solidFill>
+            <w14:srgbClr w14:val="000000"/>
+          </w14:solidFill>
+          <w14:prstDash w14:val="solid"/>
+          <w14:round/>
+        </w14:textOutline>
+        <w14:textFill>
+          <w14:noFill/>
+        </w14:textFill>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22B51158" wp14:editId="176710F9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>2540</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>5715</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1548130" cy="933450"/>
           <wp:effectExtent l="19050" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Obraz 1" descr="Logo urząd pracy"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -11658,59 +14861,74 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t>POWIATOWY URZĄD PRACY</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6667CF5B" w14:textId="77777777" w:rsidR="00744DBD" w:rsidRPr="00AE2810" w:rsidRDefault="00744DBD" w:rsidP="00744DBD">
+  <w:p w14:paraId="6667CF5B" w14:textId="77777777" w:rsidR="00744DBD" w:rsidRPr="00916859" w:rsidRDefault="00744DBD" w:rsidP="00744DBD">
     <w:pPr>
       <w:pStyle w:val="Nagwek1"/>
       <w:ind w:left="2268" w:right="-1"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:outline/>
-        <w:shadow/>
+        <w:color w:val="000000"/>
         <w:sz w:val="28"/>
+        <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+          <w14:srgbClr w14:val="000000">
+            <w14:alpha w14:val="60000"/>
+          </w14:srgbClr>
+        </w14:shadow>
+        <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+          <w14:solidFill>
+            <w14:srgbClr w14:val="000000"/>
+          </w14:solidFill>
+          <w14:prstDash w14:val="solid"/>
+          <w14:round/>
+        </w14:textOutline>
+        <w14:textFill>
+          <w14:noFill/>
+        </w14:textFill>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AE2810">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t>W NOWYM DWORZE GDAŃSKIM</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="378ABA50" w14:textId="77777777" w:rsidR="00744DBD" w:rsidRPr="00AE2810" w:rsidRDefault="00744DBD" w:rsidP="00744DBD">
     <w:pPr>
       <w:ind w:left="2268" w:right="-1"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:b/>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="601A6A40" w14:textId="77777777" w:rsidR="00744DBD" w:rsidRDefault="00744DBD" w:rsidP="00744DBD">
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:ind w:left="2268" w:right="-1"/>
@@ -11904,163 +15122,50 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="StarSymbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000005"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000005"/>
     <w:name w:val="WW8Num5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="021F1852"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03A92B8B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3988703C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
@@ -12135,288 +15240,267 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04E74920"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="052B7774"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="49360898"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="9A08C96C"/>
+    <w:lvl w:ilvl="0" w:tplc="5D76F5B8">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="917" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1637" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2357" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3077" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3797" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4517" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5237" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5957" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6677" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CB945B3"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DE9182F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="911ED5A8"/>
+    <w:tmpl w:val="28E8D76A"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="8"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="707"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="707" w:hanging="283"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="785" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1414"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1414" w:hanging="283"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1505" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2121"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="2121" w:hanging="283"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2225" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2828"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="2828" w:hanging="283"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2945" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3535"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="3535" w:hanging="283"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3665" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4242"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="4242" w:hanging="283"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4385" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4949"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="4949" w:hanging="283"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5105" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5656"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="5656" w:hanging="283"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5825" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6363"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="6363" w:hanging="283"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6545" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DDC5894"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29473ECB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E66A27C8"/>
-    <w:lvl w:ilvl="0" w:tplc="04150019">
+    <w:tmpl w:val="F7DA303C"/>
+    <w:lvl w:ilvl="0" w:tplc="CA64F824">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12447,788 +15531,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...736 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2ADC7A6F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4864328"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Nagwek11"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -13282,2555 +15629,1169 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D485DF3"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38F25449"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="1590B4AC"/>
+    <w:tmpl w:val="6BECCAF0"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="10"/>
+      <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="850" w:hanging="283"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1134" w:hanging="283"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1417" w:hanging="283"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1701" w:hanging="283"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1984" w:hanging="283"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2268" w:hanging="283"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2551" w:hanging="283"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E703D0C"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A022F5E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="652A8E1A"/>
+    <w:tmpl w:val="D7B0FADC"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="16"/>
+      <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="707"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="707" w:hanging="283"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1414"/>
+          <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
-        <w:ind w:left="1414" w:hanging="283"/>
+        <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2121"/>
+          <w:tab w:val="num" w:pos="850"/>
         </w:tabs>
-        <w:ind w:left="2121" w:hanging="283"/>
+        <w:ind w:left="850" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2828"/>
+          <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
-        <w:ind w:left="2828" w:hanging="283"/>
+        <w:ind w:left="1134" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3535"/>
+          <w:tab w:val="num" w:pos="1417"/>
         </w:tabs>
-        <w:ind w:left="3535" w:hanging="283"/>
+        <w:ind w:left="1417" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4242"/>
+          <w:tab w:val="num" w:pos="1701"/>
         </w:tabs>
-        <w:ind w:left="4242" w:hanging="283"/>
+        <w:ind w:left="1701" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4949"/>
+          <w:tab w:val="num" w:pos="1984"/>
         </w:tabs>
-        <w:ind w:left="4949" w:hanging="283"/>
+        <w:ind w:left="1984" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5656"/>
+          <w:tab w:val="num" w:pos="2268"/>
         </w:tabs>
-        <w:ind w:left="5656" w:hanging="283"/>
+        <w:ind w:left="2268" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6363"/>
+          <w:tab w:val="num" w:pos="2551"/>
         </w:tabs>
-        <w:ind w:left="6363" w:hanging="283"/>
+        <w:ind w:left="2551" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31FB2439"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D563CC6"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C670618A"/>
+    <w:tmpl w:val="34EE0AA0"/>
+    <w:styleLink w:val="Styl1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="680" w:hanging="396"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="1134" w:hanging="454"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33382FF4"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FD220AA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2D06A59A"/>
+    <w:lvl w:ilvl="0" w:tplc="2C5E7546">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DC55458"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="BCB26E02"/>
+    <w:tmpl w:val="C1F8C600"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="8"/>
+      <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="283"/>
-      </w:pPr>
-[...517 lines deleted...]
-        <w:ind w:left="1414" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2121"/>
+          <w:tab w:val="num" w:pos="850"/>
         </w:tabs>
-        <w:ind w:left="2121" w:hanging="283"/>
+        <w:ind w:left="850" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2828"/>
+          <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
-        <w:ind w:left="2828" w:hanging="283"/>
+        <w:ind w:left="1134" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3535"/>
+          <w:tab w:val="num" w:pos="1417"/>
         </w:tabs>
-        <w:ind w:left="3535" w:hanging="283"/>
+        <w:ind w:left="1417" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4242"/>
+          <w:tab w:val="num" w:pos="1701"/>
         </w:tabs>
-        <w:ind w:left="4242" w:hanging="283"/>
+        <w:ind w:left="1701" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4949"/>
+          <w:tab w:val="num" w:pos="1984"/>
         </w:tabs>
-        <w:ind w:left="4949" w:hanging="283"/>
+        <w:ind w:left="1984" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5656"/>
+          <w:tab w:val="num" w:pos="2268"/>
         </w:tabs>
-        <w:ind w:left="5656" w:hanging="283"/>
+        <w:ind w:left="2268" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6363"/>
+          <w:tab w:val="num" w:pos="2551"/>
         </w:tabs>
-        <w:ind w:left="6363" w:hanging="283"/>
+        <w:ind w:left="2551" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AE02630"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="513D68E1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="74F8AFD4"/>
+    <w:tmpl w:val="8B6068EC"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...252 lines deleted...]
-      <w:start w:val="10"/>
+      <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
-        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="283"/>
-      </w:pPr>
-[...965 lines deleted...]
-        <w:ind w:left="1414" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2121"/>
+          <w:tab w:val="num" w:pos="850"/>
         </w:tabs>
-        <w:ind w:left="2121" w:hanging="283"/>
+        <w:ind w:left="850" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2828"/>
+          <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
-        <w:ind w:left="2828" w:hanging="283"/>
+        <w:ind w:left="1134" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3535"/>
+          <w:tab w:val="num" w:pos="1417"/>
         </w:tabs>
-        <w:ind w:left="3535" w:hanging="283"/>
+        <w:ind w:left="1417" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4242"/>
+          <w:tab w:val="num" w:pos="1701"/>
         </w:tabs>
-        <w:ind w:left="4242" w:hanging="283"/>
+        <w:ind w:left="1701" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4949"/>
+          <w:tab w:val="num" w:pos="1984"/>
         </w:tabs>
-        <w:ind w:left="4949" w:hanging="283"/>
+        <w:ind w:left="1984" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5656"/>
+          <w:tab w:val="num" w:pos="2268"/>
         </w:tabs>
-        <w:ind w:left="5656" w:hanging="283"/>
+        <w:ind w:left="2268" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6363"/>
+          <w:tab w:val="num" w:pos="2551"/>
         </w:tabs>
-        <w:ind w:left="6363" w:hanging="283"/>
+        <w:ind w:left="2551" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...6 lines deleted...]
-      <w:lvlText w:val="%1."/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="589649C1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7A72C340"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="567" w:hanging="283"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="850" w:hanging="283"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1134" w:hanging="283"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1417" w:hanging="283"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="1701" w:hanging="283"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1984" w:hanging="283"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EFF2103"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6A28DBC6"/>
+    <w:lvl w:ilvl="0" w:tplc="00000003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="StarSymbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FE40075"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BCB05B7C"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2268" w:hanging="283"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68CB104A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="125A764A"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="2551" w:hanging="283"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D232B0C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DDB04F98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15902,58 +16863,58 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2268"/>
         </w:tabs>
         <w:ind w:left="2268" w:hanging="283"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2551"/>
         </w:tabs>
         <w:ind w:left="2551" w:hanging="283"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7074662F"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E2D71CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F0521220"/>
-    <w:lvl w:ilvl="0" w:tplc="0415000F">
+    <w:tmpl w:val="AF32835E"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -15988,749 +16949,376 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76851505"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="72105E6C"/>
+    <w:lvl w:ilvl="0" w:tplc="E494A1BA">
+      <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1414" w:hanging="283"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="2121" w:hanging="283"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2828" w:hanging="283"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3535" w:hanging="283"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="4242" w:hanging="283"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4949" w:hanging="283"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5656" w:hanging="283"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
-[...343 lines deleted...]
-        <w:ind w:left="6363" w:hanging="283"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1668361812">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="702095549">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1527061369">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="560865283">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="692003288">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="287322102">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="439032878">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1654410653">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1437674030">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1510558035">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="188957516">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1153135027">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="575669616">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="522979920">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="753362453">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="15" w16cid:durableId="878516635">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1519849995">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="16" w16cid:durableId="1929533065">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1987120498">
+  <w:num w:numId="17" w16cid:durableId="576011463">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1085343726">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="101413118">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1259096576">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="20" w16cid:durableId="523516559">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="968824998">
-[...38 lines deleted...]
-  <w:num w:numId="19" w16cid:durableId="1503351664">
+  <w:num w:numId="21" w16cid:durableId="208227932">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1973905186">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="22" w16cid:durableId="2012097915">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="186872666">
-[...73 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="18"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
-  <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="220"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2064"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000900F0"/>
     <w:rsid w:val="00022C12"/>
     <w:rsid w:val="0005543C"/>
     <w:rsid w:val="00070151"/>
+    <w:rsid w:val="000745C4"/>
     <w:rsid w:val="000900F0"/>
     <w:rsid w:val="000A0CA5"/>
     <w:rsid w:val="000A2759"/>
+    <w:rsid w:val="000B35E4"/>
+    <w:rsid w:val="000C080C"/>
     <w:rsid w:val="000E0FD6"/>
     <w:rsid w:val="000F074C"/>
     <w:rsid w:val="000F7123"/>
+    <w:rsid w:val="0011734C"/>
     <w:rsid w:val="00151207"/>
     <w:rsid w:val="00157159"/>
     <w:rsid w:val="001879FC"/>
+    <w:rsid w:val="001C4655"/>
     <w:rsid w:val="001C5881"/>
+    <w:rsid w:val="001D4D4A"/>
     <w:rsid w:val="001F1CD0"/>
     <w:rsid w:val="00207B94"/>
+    <w:rsid w:val="00213E5B"/>
+    <w:rsid w:val="002543C7"/>
     <w:rsid w:val="00276EB1"/>
+    <w:rsid w:val="002B224D"/>
+    <w:rsid w:val="002C5363"/>
     <w:rsid w:val="002D2AB6"/>
     <w:rsid w:val="002F36B7"/>
+    <w:rsid w:val="00360330"/>
+    <w:rsid w:val="00372B7B"/>
     <w:rsid w:val="003C1B11"/>
+    <w:rsid w:val="003C3938"/>
+    <w:rsid w:val="00435AE7"/>
     <w:rsid w:val="00450B14"/>
+    <w:rsid w:val="00457D77"/>
     <w:rsid w:val="00476DE0"/>
+    <w:rsid w:val="00484E6F"/>
+    <w:rsid w:val="004942C3"/>
+    <w:rsid w:val="004D5B1E"/>
     <w:rsid w:val="004E7C98"/>
+    <w:rsid w:val="00531B68"/>
     <w:rsid w:val="0055760F"/>
+    <w:rsid w:val="00594C5C"/>
+    <w:rsid w:val="005B07AC"/>
+    <w:rsid w:val="0060002D"/>
+    <w:rsid w:val="006538C9"/>
     <w:rsid w:val="006B3E06"/>
+    <w:rsid w:val="006C0315"/>
     <w:rsid w:val="006E73FC"/>
     <w:rsid w:val="00705D31"/>
+    <w:rsid w:val="00715159"/>
     <w:rsid w:val="007157A7"/>
     <w:rsid w:val="00716C9B"/>
+    <w:rsid w:val="007210FD"/>
+    <w:rsid w:val="007421FA"/>
     <w:rsid w:val="00744DBD"/>
     <w:rsid w:val="00752443"/>
     <w:rsid w:val="0076103B"/>
+    <w:rsid w:val="00766908"/>
+    <w:rsid w:val="00791605"/>
+    <w:rsid w:val="007F1383"/>
     <w:rsid w:val="00812011"/>
+    <w:rsid w:val="00813607"/>
+    <w:rsid w:val="008450C8"/>
+    <w:rsid w:val="00846080"/>
+    <w:rsid w:val="00885D92"/>
+    <w:rsid w:val="008E24FF"/>
+    <w:rsid w:val="008E571A"/>
     <w:rsid w:val="0090039E"/>
+    <w:rsid w:val="00916859"/>
+    <w:rsid w:val="00943741"/>
+    <w:rsid w:val="00945403"/>
     <w:rsid w:val="0094705C"/>
+    <w:rsid w:val="00950AA2"/>
     <w:rsid w:val="009834F0"/>
     <w:rsid w:val="009B2880"/>
+    <w:rsid w:val="009C64F9"/>
     <w:rsid w:val="00A01899"/>
     <w:rsid w:val="00A101C6"/>
+    <w:rsid w:val="00A26BF2"/>
     <w:rsid w:val="00A63F6E"/>
     <w:rsid w:val="00A65EF3"/>
+    <w:rsid w:val="00A83AF8"/>
     <w:rsid w:val="00A87287"/>
     <w:rsid w:val="00AB5F61"/>
     <w:rsid w:val="00AB72A1"/>
+    <w:rsid w:val="00AD3B9E"/>
+    <w:rsid w:val="00AE4EDA"/>
     <w:rsid w:val="00AE588C"/>
+    <w:rsid w:val="00B55CDB"/>
     <w:rsid w:val="00BE49E6"/>
     <w:rsid w:val="00C06CE0"/>
     <w:rsid w:val="00C40D51"/>
+    <w:rsid w:val="00C506A7"/>
+    <w:rsid w:val="00C55B82"/>
     <w:rsid w:val="00C670B0"/>
     <w:rsid w:val="00C74EBC"/>
+    <w:rsid w:val="00CA73AB"/>
     <w:rsid w:val="00CC092B"/>
     <w:rsid w:val="00CF1021"/>
     <w:rsid w:val="00D06F32"/>
+    <w:rsid w:val="00D217BA"/>
+    <w:rsid w:val="00D31AB2"/>
     <w:rsid w:val="00D52689"/>
+    <w:rsid w:val="00D621E8"/>
+    <w:rsid w:val="00D81761"/>
+    <w:rsid w:val="00DA50CB"/>
     <w:rsid w:val="00DD51D0"/>
+    <w:rsid w:val="00DE67B5"/>
+    <w:rsid w:val="00DF148D"/>
     <w:rsid w:val="00E06576"/>
     <w:rsid w:val="00E2304F"/>
     <w:rsid w:val="00E35106"/>
     <w:rsid w:val="00E4346D"/>
     <w:rsid w:val="00ED65D2"/>
+    <w:rsid w:val="00F47B86"/>
     <w:rsid w:val="00F90B8F"/>
+    <w:rsid w:val="00FC4756"/>
     <w:rsid w:val="00FF1F23"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2064"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4FDF859E"/>
   <w15:docId w15:val="{DCDED150-35B6-46E9-87FD-12D4B44FDDF4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="SimSun" w:hAnsi="Liberation Serif" w:cs="Arial Unicode MS"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pl-PL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -16871,76 +17459,76 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -17167,53 +17755,67 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nagwek11">
     <w:name w:val="Nagłówek 11"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:qFormat/>
     <w:rsid w:val="000900F0"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:outline/>
-      <w:shadow/>
       <w:color w:val="00FF00"/>
       <w:sz w:val="40"/>
+      <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+        <w14:srgbClr w14:val="000000">
+          <w14:alpha w14:val="60000"/>
+        </w14:srgbClr>
+      </w14:shadow>
+      <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+        <w14:solidFill>
+          <w14:srgbClr w14:val="00FF00"/>
+        </w14:solidFill>
+        <w14:prstDash w14:val="solid"/>
+        <w14:round/>
+      </w14:textOutline>
+      <w14:textFill>
+        <w14:noFill/>
+      </w14:textFill>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nagwek31">
     <w:name w:val="Nagłówek 31"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:qFormat/>
     <w:rsid w:val="000900F0"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
@@ -17273,57 +17875,72 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8NumSt1z0">
     <w:name w:val="WW8NumSt1z0"/>
     <w:qFormat/>
     <w:rsid w:val="000900F0"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="czeinternetowe">
     <w:name w:val="Łącze internetowe"/>
     <w:rsid w:val="000900F0"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
     <w:name w:val="Nagłówek 1 Znak"/>
     <w:qFormat/>
     <w:rsid w:val="000900F0"/>
     <w:rPr>
       <w:b/>
       <w:outline/>
-      <w:shadow/>
       <w:color w:val="00FF00"/>
       <w:sz w:val="40"/>
+      <w14:shadow w14:blurRad="50800" w14:dist="38100" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+        <w14:srgbClr w14:val="000000">
+          <w14:alpha w14:val="60000"/>
+        </w14:srgbClr>
+      </w14:shadow>
+      <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+        <w14:solidFill>
+          <w14:srgbClr w14:val="00FF00"/>
+        </w14:solidFill>
+        <w14:prstDash w14:val="solid"/>
+        <w14:round/>
+      </w14:textOutline>
+      <w14:textFill>
+        <w14:noFill/>
+      </w14:textFill>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="000900F0"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mocnewyrnione">
     <w:name w:val="Mocne wyróżnione"/>
     <w:qFormat/>
     <w:rsid w:val="000900F0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Znakinumeracji">
     <w:name w:val="Znaki numeracji"/>
     <w:qFormat/>
     <w:rsid w:val="000900F0"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Znakiwypunktowania">
     <w:name w:val="Znaki wypunktowania"/>
     <w:qFormat/>
     <w:rsid w:val="000900F0"/>
     <w:rPr>
       <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
     </w:rPr>
   </w:style>
@@ -17344,50 +17961,51 @@
     <w:name w:val="Tekst podstawowy wcięty Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:qFormat/>
     <w:rsid w:val="000900F0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak1">
     <w:name w:val="Nagłówek Znak1"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:qFormat/>
     <w:rsid w:val="000900F0"/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="000900F0"/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO2LVL1">
     <w:name w:val="WW_CharLFO2LVL1"/>
     <w:qFormat/>
     <w:rsid w:val="000900F0"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
       <w:b w:val="0"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO2LVL2">
     <w:name w:val="WW_CharLFO2LVL2"/>
     <w:qFormat/>
     <w:rsid w:val="000900F0"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
@@ -17603,50 +18221,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO35LVL1">
     <w:name w:val="WW_CharLFO35LVL1"/>
     <w:qFormat/>
     <w:rsid w:val="000900F0"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       <w:b w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WWCharLFO36LVL1">
     <w:name w:val="WW_CharLFO36LVL1"/>
     <w:qFormat/>
     <w:rsid w:val="000900F0"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       <w:b w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="000900F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstpodstawowy">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="000900F0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lista">
     <w:name w:val="List"/>
     <w:basedOn w:val="Tekstpodstawowy"/>
     <w:rsid w:val="000900F0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Legenda1">
     <w:name w:val="Legenda1"/>
@@ -17733,50 +18352,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nagwektabeli">
     <w:name w:val="Nagłówek tabeli"/>
     <w:basedOn w:val="Zawartotabeli"/>
     <w:qFormat/>
     <w:rsid w:val="000900F0"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000900F0"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normalny"/>
     <w:qFormat/>
     <w:rsid w:val="000900F0"/>
     <w:pPr>
       <w:widowControl/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
@@ -17816,92 +18436,902 @@
     <w:link w:val="Nagwek1"/>
     <w:rsid w:val="00A101C6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="0"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipercze">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0005543C"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Stopka">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="StopkaZnak1"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D52689"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak1">
     <w:name w:val="Stopka Znak1"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D52689"/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006538C9"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="142" w:line="276" w:lineRule="auto"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="pl-PL" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabela-Siatka">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:rsid w:val="0011734C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UyteHipercze">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007F1383"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UMOWATRE">
+    <w:name w:val="UMOWA TREŚĆ"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C4655"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="60" w:after="60" w:line="312" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Styl1">
+    <w:name w:val="Styl1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001C4655"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="19"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Tekstzastpczy">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C4655"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UMOWAPARAGRAF">
+    <w:name w:val="UMOWA PARAGRAF"/>
+    <w:basedOn w:val="UMOWATRE"/>
+    <w:qFormat/>
+    <w:rsid w:val="00916859"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1359359153">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.funduszeeuropejskie.gov.pl/strony/o-funduszach/dokumenty/wytyczne-dotyczace-realizacji-zasad-rownosciowych-w-ramach-funduszy-unijnych-na-lata-2021-2027-1/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1AC8ED5B87E548F9BFC67484BC84336B"/>
+        <w:category>
+          <w:name w:val="Ogólne"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{66281AAB-8F44-4770-8C86-81542645FEC9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B306C9" w:rsidRDefault="00B22884" w:rsidP="00B22884">
+          <w:pPr>
+            <w:pStyle w:val="1AC8ED5B87E548F9BFC67484BC84336B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B37317">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>lekarskich/psychologicznych/innych*</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A593C4367E224B64B502F2BC7A8E35BE"/>
+        <w:category>
+          <w:name w:val="Ogólne"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{ACED6B65-131F-41CF-A5AC-900E5C2EFC41}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B306C9" w:rsidRDefault="00B22884" w:rsidP="00B22884">
+          <w:pPr>
+            <w:pStyle w:val="A593C4367E224B64B502F2BC7A8E35BE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D91DBF">
+            <w:rPr>
+              <w:rStyle w:val="Tekstzastpczy"/>
+            </w:rPr>
+            <w:t>Wybierz element.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:panose1 w:val="05010000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="StarSymbol">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans Unicode">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00B22884"/>
+    <w:rsid w:val="000721AA"/>
+    <w:rsid w:val="002543C7"/>
+    <w:rsid w:val="00360330"/>
+    <w:rsid w:val="005A10B5"/>
+    <w:rsid w:val="00715159"/>
+    <w:rsid w:val="00AD3542"/>
+    <w:rsid w:val="00B22884"/>
+    <w:rsid w:val="00B306C9"/>
+    <w:rsid w:val="00B77D66"/>
+    <w:rsid w:val="00C506A7"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="pl-PL"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Tekstzastpczy">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B306C9"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1AC8ED5B87E548F9BFC67484BC84336B">
+    <w:name w:val="1AC8ED5B87E548F9BFC67484BC84336B"/>
+    <w:rsid w:val="00B22884"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A593C4367E224B64B502F2BC7A8E35BE">
+    <w:name w:val="A593C4367E224B64B502F2BC7A8E35BE"/>
+    <w:rsid w:val="00B22884"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -18163,69 +19593,69 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{015836B7-AEB3-4931-BABF-24F8638CAFC0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>15333</Characters>
+  <Pages>10</Pages>
+  <Words>2583</Words>
+  <Characters>15503</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>127</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>129</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Nowy Dwór Gdański 08-02-2007 roku</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17853</CharactersWithSpaces>
+  <CharactersWithSpaces>18050</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Nowy Dwór Gdański 08-02-2007 roku</dc:title>
   <dc:creator>PUP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pl-PL</dc:language>
 </cp:coreProperties>
 </file>